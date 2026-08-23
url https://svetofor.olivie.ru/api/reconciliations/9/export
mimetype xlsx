--- v0 (2026-06-24)
+++ v1 (2026-08-23)
@@ -8,337 +8,373 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Сверка" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1577" uniqueCount="343">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1774" uniqueCount="364">
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Плательщик</t>
   </si>
   <si>
     <t>Получатель</t>
   </si>
   <si>
+    <t>Где лежит</t>
+  </si>
+  <si>
     <t>Светофор</t>
   </si>
   <si>
     <t>Сумма</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>Назначение платежа</t>
   </si>
   <si>
     <t>Чего не хватает</t>
   </si>
   <si>
     <t>Комментарий</t>
   </si>
   <si>
     <t>01.04.2026</t>
   </si>
   <si>
-    <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОЛИВЬЕ"</t>
+    <t>ООО "ОЛИВЬЕ"</t>
   </si>
   <si>
     <t>АО "ТБанк"</t>
   </si>
   <si>
+    <t>Внутренняя операция</t>
+  </si>
+  <si>
     <t>Не требует закрывающих</t>
   </si>
   <si>
     <t>Плата за обслуживание счета</t>
   </si>
   <si>
     <t>Плата за обслуживание счета. Договор 7009010260</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>ИСАЕВ АЛЕКСАНДР СЕРГЕЕВИЧ</t>
   </si>
   <si>
+    <t>Сканы · акт, Сканы · чек</t>
+  </si>
+  <si>
     <t>Закрыто</t>
   </si>
   <si>
     <t>Оплата услуг по сопровождению документооборота и сбору закрывающих документов за 2025 год. Оплата по счету Счёт на оплату No27777856 от 30 марта 2026 г. НДС не облагается</t>
   </si>
   <si>
     <t>Комиссия за вывод средств</t>
   </si>
   <si>
     <t>Комиссия за вывод средств на физ. лицо. Договор 7009010260</t>
   </si>
   <si>
     <t>02.04.2026</t>
   </si>
   <si>
     <t>ООО "ТАНАИС"</t>
   </si>
   <si>
+    <t>Диадок · УПД</t>
+  </si>
+  <si>
     <t>Аренда за апрель 2025 г., оплата по счету №128 от 1 апреля 2026 г. В т.ч. НДС 5% — 700 руб</t>
   </si>
   <si>
     <t>Аренда за апрель 2025 г., оплата по счету №128 от 1 апреля 2026 г. В т.ч. НДС 5% - 700 руб</t>
   </si>
   <si>
     <t>03.04.2026</t>
   </si>
   <si>
     <t>ООО "Яндекс"</t>
   </si>
   <si>
+    <t>Диадок · сф</t>
+  </si>
+  <si>
     <t>Не хватает документа</t>
   </si>
   <si>
     <t>Платеж по Счёт No Б-5849851451-1 от 3 апреля 2026 г. за Приоритетное размещение. В т.ч. НДС 22% — 4 966,23 руб</t>
   </si>
   <si>
     <t>Платеж по Счёт No Б-5849851451-1 от 3 апреля 2026 г. за Приоритетное размещение. В т.ч. НДС 22% - 4 966,23 руб</t>
   </si>
   <si>
     <t>нет акта (есть только счёт-фактура)</t>
   </si>
   <si>
     <t>09.04.2026</t>
   </si>
   <si>
     <t>Плата за пакет "Межбанки — без комиссии"</t>
   </si>
   <si>
     <t>Плата за пакет "Межбанки - без комиссии". Договор 7009010260</t>
   </si>
   <si>
     <t>ПАО "Мосэнерго"</t>
   </si>
   <si>
-    <t>ООО "ОЛИВЬЕ"</t>
+    <t>Аванс · документ позже</t>
   </si>
   <si>
     <t>Ждём закрывающие</t>
   </si>
   <si>
     <t>Аванс по договору № 2G-00/26-499 от 26.03.2026 на вып.услуги по пркдоставлению площадок и оборудования соглас.счету № 562 от 26.03.2026 В т.ч. НДС 68027-19</t>
   </si>
   <si>
     <t>ждём закрывающие (аванс)</t>
   </si>
   <si>
     <t>Перевод собственных средств. НДС не облагается</t>
   </si>
   <si>
     <t>10.04.2026</t>
   </si>
   <si>
     <t>ООО "КУРОРТ ПЕРЕСВЕТ"</t>
   </si>
   <si>
+    <t>Диадок · акт</t>
+  </si>
+  <si>
     <t>Требует проверки</t>
   </si>
   <si>
     <t>Дополнительные услуги с 21.04.2026 по 24.04.2026 г. по Приложению N 2 к Договору No754/ГУ от 02.02.2026 г. Оплата по счету №501 от 9 апреля 2026 г.  В т.ч. НДС 22% — 78 020,66 руб</t>
   </si>
   <si>
     <t>Дополнительные услуги с 21.04.2026 по 24.04.2026 г. по Приложению N 2 к Договору No754/ГУ от 02.02.2026 г. Оплата по счету №501 от 9 апреля 2026 г.  В т.ч. НДС 22% - 78 020,66 руб</t>
   </si>
   <si>
     <t>документы есть, сумма не совпадает — проверить</t>
   </si>
   <si>
     <t>13.04.2026</t>
   </si>
   <si>
     <t>ХАЧАТРЯН СВЕТЛАНА МЕЛИКОВНА</t>
   </si>
   <si>
+    <t>Сканы · чек</t>
+  </si>
+  <si>
     <t>Исполнение функций менеджера проекта: курирование креативной команды и сборка смет для тендерных предложений, авансовый платеж апрель. НДС не облагается</t>
   </si>
   <si>
     <t>нет акта</t>
   </si>
   <si>
     <t>14.04.2026</t>
   </si>
   <si>
     <t>Гаранина Александра Павловна</t>
   </si>
   <si>
     <t>Оплата по счету №28315140 от 14 апреля 2026 г. за разработку дизайна для двух тендерных предложений компаний MARS и РОССЕТИ ЦИУС ЕЭС.  НДС не облагается</t>
   </si>
   <si>
     <t>ООО "АЛАИЧЪ</t>
   </si>
   <si>
+    <t>Диадок · УПД, Диадок · акт</t>
+  </si>
+  <si>
     <t>Адаптация и модификация веб-страниц для поискового продвижения сайта www.olivie.ru Оплата по счету № 82 от 5 марта 2026 г. В т.ч. НДС 5% — 2 450 руб</t>
   </si>
   <si>
     <t>Адаптация и модификация веб-страниц для поискового продвижения сайта www.olivie.ru Оплата по счету № 82 от 5 марта 2026 г. В т.ч. НДС 5% - 2 450 руб</t>
   </si>
   <si>
     <t>КОРОЩЕНКО НАТАЛИЯ АЛЕКСАНДРОВНА</t>
   </si>
   <si>
+    <t>ждём</t>
+  </si>
+  <si>
     <t>Документы не найдены</t>
   </si>
   <si>
     <t>Оплата услуг за подготовку тендерного предложения для компании UTG Group, по счету №28325013 от 14 апреля 2026. НДС не облагается</t>
   </si>
   <si>
     <t>закрывающих нет</t>
   </si>
   <si>
     <t>16.04.2026</t>
   </si>
   <si>
     <t>ООО "ПОРТАЛ"</t>
   </si>
   <si>
+    <t>Диадок · акт, Диадок · УПД</t>
+  </si>
+  <si>
     <t>Предоставление неисключительного права использования ПО "DOSTAVISTA" и компенсация расходов Правообладателя для выполнения Заявок по Договору, счет N1280553 от 15.04 /ООО Оливье, 7728693138 НДС не облагается</t>
   </si>
   <si>
     <t>ИП Хлебников Владимир Александрович</t>
   </si>
   <si>
     <t>Оплата услуги по монтажа ролика «Эллада 3.0: Арена трендов» из материалов, предоставленных Заказчиком и по тз от Заказчика, согласно Приложению №1 к Договору № 2026/ОЛ-01 от 03.04.2026г.НДС не облагается</t>
   </si>
   <si>
     <t>Оплата услуги по монтажа ролика "Эллада 3.0: Арена трендов" из материалов, предоставленных Заказчиком и по тз от Заказчика, согласно Приложению №1 к Договору № 2026/ОЛ-01 от 03.04.2026г.НДС не облагается</t>
   </si>
   <si>
     <t>17.04.2026</t>
   </si>
   <si>
     <t>Казначейство России (ФНС России)</t>
   </si>
   <si>
     <t>ЕНП(УСН за 2025г)</t>
   </si>
   <si>
-    <t>Акционерное общество "Единая электронная торговая площадка"</t>
+    <t>АО "Единая электронная торговая площадка"</t>
   </si>
   <si>
     <t>Пополнение лицевого счета № 245880. НДС не облагается.</t>
   </si>
   <si>
     <t>20.04.2026</t>
   </si>
   <si>
     <t>Дополнительные услуги с 21.04.2026 по 24.04.2026 г. по Приложению N 2 к Договору No754/ГУ от 02.02.2026 г. Оплата по счету №550 от 17 апреля 2026 г.  В т.ч. НДС 22% — 16 229,51 руб</t>
   </si>
   <si>
     <t>Дополнительные услуги с 21.04.2026 по 24.04.2026 г. по Приложению N 2 к Договору No754/ГУ от 02.02.2026 г. Оплата по счету №550 от 17 апреля 2026 г.  В т.ч. НДС 22% - 16 229,51 руб</t>
   </si>
   <si>
     <t>21.04.2026</t>
   </si>
   <si>
     <t>ИП Ухловский Василий Валентинович</t>
   </si>
   <si>
     <t>Предоставление услуг согласно условиям Приложения №1 от 17.04.2026 г. к Договору оказания услуг № U-616 от 17.04.2026 г. Оплата по счету №U-616 от 17.04.2026 г. В т.ч. НДС 5% — 12 437,72 руб</t>
   </si>
   <si>
     <t>Предоставление услуг согласно условиям Приложения №1 от 17.04.2026 г. к Договору оказания услуг № U-616 от 17.04.2026 г. Оплата по счету №U-616 от 17.04.2026 г. В т.ч. НДС 5% - 12 437,72 руб</t>
   </si>
   <si>
     <t>ИП Летягин Савелий Сергеевич</t>
   </si>
   <si>
     <t>Оплата по счету No 269 от 21 апреля 2026 Подписка ChatGPT Plus на мес. НДС не облагается</t>
   </si>
   <si>
     <t>28.04.2026</t>
   </si>
   <si>
-    <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЦЕНТРАЛЬНАЯ МАНУФАКТУРА"</t>
+    <t>ООО "ЦЕНТРАЛЬНАЯ МАНУФАКТУРА"</t>
+  </si>
+  <si>
+    <t>Сканы · УПД</t>
   </si>
   <si>
     <t>Оплата георгиевской ленты 35*250мм тканная (м) по счету № 101 от 28 апреля 2026 г. В т.ч. НДС 5% — 2 066,67 руб</t>
   </si>
   <si>
     <t>Оплата георгиевской ленты 35*250мм тканная (м) по счету № 101 от 28 апреля 2026 г. В т.ч. НДС 5% - 2 066,67 руб</t>
   </si>
   <si>
-    <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ВЕЛЛТЕКС МОСКВА"</t>
+    <t>ООО "ВЕЛЛТЕКС МОСКВА"</t>
   </si>
   <si>
     <t>Оплата Булавок английских тип 0 цв никель (уп 1728шт) Veritas по счету No МО34589 от 28 апреля 2026 г.  В т.ч. НДС 22% — 796,8 руб</t>
   </si>
   <si>
     <t>Оплата Булавок английских тип 0 цв никель (уп 1728шт) Veritas по счету No МО34589 от 28 апреля 2026 г.  В т.ч. НДС 22% - 796,8 руб</t>
   </si>
   <si>
     <t>30.04.2026</t>
   </si>
   <si>
     <t>Перевод собственных средств. НДС не облагается.</t>
   </si>
   <si>
     <t>ОО МГПО "ЭЛЕКТРОПРОФСОЮЗ"</t>
   </si>
   <si>
     <t>Оплата по счету № 564 от 29.04.2026г. за культурно-массовое мероприятие из средств МЭ В том числе НДС 5 % - 23809.52 рублей.</t>
   </si>
   <si>
     <t>Счёт на оплату No000720563_2026 от 30 апреля 2026 г. за исполнение функций менеджера по проекту: отбор тендеров и подготовка кп.  НДС не облагается</t>
   </si>
   <si>
     <t>ПАВЛОВА КСЕНИЯ АЛЕКСЕЕВНА</t>
   </si>
   <si>
     <t>Услуги графического дизайнера для сборки презентации для тендера компании АО "Полюс" НДС не облагается</t>
   </si>
   <si>
     <t>04.05.2026</t>
   </si>
   <si>
+    <t>Диадок · акт, Диадок · УПД, Диадок · договор</t>
+  </si>
+  <si>
     <t>Окончательный расчет за услуги по Приложению №1 от 17.04.2026 г. к Договору оказания услуг № U-616 от 17.04.2026 г. Оплата по счету №U-616 от 17.04.2026 г. В т.ч. НДС 5% — 5 330,45 руб</t>
   </si>
   <si>
     <t>Окончательный расчет за услуги по Приложению №1 от 17.04.2026 г. к Договору оказания услуг № U-616 от 17.04.2026 г. Оплата по счету №U-616 от 17.04.2026 г. В т.ч. НДС 5% - 5 330,45 руб</t>
   </si>
   <si>
     <t>ИП ВАСИЛЬЕВ МАКСИМ ВЯЧЕСЛАВОВИЧ</t>
   </si>
   <si>
     <t>Оплата по счету No 6500686572 от 27 апреля 2026 г. за программу для ЭВМ "1С-Битрикс: Управление сайтом", Лицензия Стандарт (продление) НДС не облагается</t>
   </si>
   <si>
     <t>ООО "ТАЙМВЭБ.ТЕХ"</t>
   </si>
   <si>
     <t>Неисключительная лицензия на ПО "Платформа ТАЙМВЭБ Панель управления сайтами".  НДС не облагается</t>
   </si>
   <si>
     <t>Государственная пошлина за рассмотрение иска в Арбитражном суде города Москвы сумма иска 2384000, оплата госпошлины за подачу искового заявления от ООО "Оливье" к ИП Осиповой М. В.</t>
   </si>
   <si>
     <t>05.05.2026</t>
   </si>
   <si>
     <t>ООО "НИЦ "СТОЛИЧНЫЙ ЭКСПЕРТ"</t>
@@ -346,116 +382,125 @@
   <si>
     <t>Оплата услуг по счет-договору №26-8151 от 04.05. 2026 за независимую экспертизу (заключение специалиста) об определении среднерыночной стоимости и соответствии цены Договора. В т.ч. НДС 5% — 2 380,95 руб</t>
   </si>
   <si>
     <t>Оплата услуг по счет-договору №26-8151 от 04.05. 2026 за независимую экспертизу (заключение специалиста) об определении среднерыночной стоимости и соответствии цены Договора. В т.ч. НДС 5% - 2 380,95 руб</t>
   </si>
   <si>
     <t>Оплата по договору № 2G-00/26-499 от 26.03.2026 за оказанные услуги согласно акту № 9 от 24.04.2026 , счету № 563 от 24.04.2026 . В т.ч. НДС 81972-81</t>
   </si>
   <si>
     <t>Аренда за май 2025 г., оплата по счету №176 от 1 мая 2026 г. В т.ч. НДС 5% — 700 руб</t>
   </si>
   <si>
     <t>Аренда за май 2025 г., оплата по счету №176 от 1 мая 2026 г. В т.ч. НДС 5% - 700 руб</t>
   </si>
   <si>
     <t>06.05.2026</t>
   </si>
   <si>
     <t>БЫЧКОВА МАРИЯ АЛЕКСАНДРОВНА</t>
   </si>
   <si>
     <t>Оплата услуг за корректировку презентации для тендерного предложения компании Полюс. НДС не облагается</t>
   </si>
   <si>
-    <t>ИНДИВИДУАЛЬНЫЙ ПРЕДПРИНИМАТЕЛЬ ГОРЕВ НИКОЛАЙ НИКОЛАЕВИЧ</t>
+    <t>ИП ГОРЕВ НИКОЛАЙ НИКОЛАЕВИЧ</t>
+  </si>
+  <si>
+    <t>Сканы · акт</t>
   </si>
   <si>
     <t>Оплата клиринговых услуг 9 мая 2026 года на площадке СРВ г. Москва, оплата по счету  05-5 от 5 мая 2026 г. НДС не облагается</t>
   </si>
   <si>
-    <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ФЕМИДА"</t>
+    <t>ООО "ФЕМИДА"</t>
   </si>
   <si>
     <t>Дежурство выездной бригады СМП на мероприятие 09.05.2026г., время дежурства: 14:00- 18:00 в соответствии с Договором No100 от 30.04.2026г. Оплата по счету No93 от 30 апреля 2026 г.НДС не облагается</t>
   </si>
   <si>
     <t>ИП Сарбукова Елена Владимировна</t>
   </si>
   <si>
+    <t>Диадок · договор, Диадок · акт</t>
+  </si>
+  <si>
     <t>Оплата по счету No712 от 05.05.2026 за оказание услуг по договору No ДЖК 320/05-05.  НДС не облагается</t>
   </si>
   <si>
     <t>07.05.2026</t>
   </si>
   <si>
     <t>Предоставление услуг согласно Приложению №1 от 04.05.2026 г. к Договору оказания услуг № U-725 от 04.05.2026 г. Оплата по счету № U-725 от 04.05.2026 г. В т.ч. НДС 5% — 5 043,46 руб</t>
   </si>
   <si>
     <t>Предоставление услуг согласно Приложению №1 от 04.05.2026 г. к Договору оказания услуг № U-725 от 04.05.2026 г. Оплата по счету № U-725 от 04.05.2026 г. В т.ч. НДС 5% - 5 043,46 руб</t>
   </si>
   <si>
     <t>ИП Романова Кристина Анатольевна</t>
   </si>
   <si>
     <t>Оплата за услуги по организации и проведению мероприятия "Фестиваль Спорта" согласно договору № 05/01/2026 от 28.04.2026 г.,  включая НДС (5%). НДС не облагается</t>
   </si>
   <si>
     <t>Оплата по счету No716 от 07.05.2026(Пресс волл на каркасе Тритикс 5*3,5м с односторонней печатью) договор No ДЖК 320/05-05. НДС не облагается</t>
   </si>
   <si>
     <t>08.05.2026</t>
   </si>
   <si>
     <t>АО "РОССЕТИ ЦИУС ЕЭС"</t>
   </si>
   <si>
     <t>Авансовый платеж в размере 40 % от стоимости услуг по организации и проведению мероприятия по сдаче нормативов ГТО по договору от 30.04.2026 № КС-008188, счет от 30.04.2026 № 566. В т.ч. НДС (5%) 7491</t>
   </si>
   <si>
     <t>Авансовый платеж в размере 40 % от стоимости услуг по организации и проведению мероприятия по сдаче нормативов ГТО по договору от 30.04.2026 № КС-008188, счет от 30.04.2026 № 566. В т.ч. НДС (5%) 74910,00 руб.</t>
   </si>
   <si>
-    <t>Индивидуальный предприниматель Корякин Павел Андреевич</t>
+    <t>ИП Корякин Павел Андреевич</t>
   </si>
   <si>
     <t>Техническое сопровождение мероприятия в Северном речном вокзале по адресу Москва, Ленинградское шоссе, 51, 9 мая 2026 г. Счет на оплату № 11/К от 07 мая 2026 г. В т.ч. НДС 5% — 19 115,86 руб</t>
   </si>
   <si>
     <t>Техническое сопровождение мероприятия в Северном речном вокзале по адресу Москва, Ленинградское шоссе, 51, 9 мая 2026 г. Счет на оплату № 11/К от 07 мая 2026 г. В т.ч. НДС 5% - 19 115,86 руб</t>
   </si>
   <si>
     <t>Оплата за услуги по организации и проведению мероприятия "Фестиваль Спорта" согласно договору № 05/01/2026 от 28.04.2026 г., включая НДС (5%).</t>
   </si>
   <si>
     <t>Авансовый платеж за разработку дизайна для тендерного предложения компании РОССЕТИ ЦИУС ЕЭС. Счёт на оплату No29067488 от 7 мая 2026 г. НДС не облагается</t>
   </si>
   <si>
     <t>ИП ЛЯХОВА НАТАЛЬЯ ВИКТОРОВНА</t>
   </si>
   <si>
+    <t>Диадок · УПД, Сканы · УПД</t>
+  </si>
+  <si>
     <t>Подготовка комплектов георгиевских лент с английскими булавками для мероприятия АНО «МДТО» 09.05.2026 на Северном Речном Вокзале, оплата по счету № 24 от 08.05.26. НДС не облагается</t>
   </si>
   <si>
     <t>Подготовка комплектов георгиевских лент с английскими булавками для мероприятия АНО "МДТО" 09.05.2026 на Северном Речном Вокзале, оплата по счету № 24 от 08.05.26. НДС не облагается</t>
   </si>
   <si>
     <t>12.05.2026</t>
   </si>
   <si>
     <t>13.05.2026</t>
   </si>
   <si>
     <t>ИП Ивлютин Игорь Александрович</t>
   </si>
   <si>
     <t>Оплата футболок (21 шт.; Ника Active Cool 140 г.; с горловиной) по счет-оферте №70114 от 07.05.2026 г. В т.ч. НДС 7% — 1 676,07 руб</t>
   </si>
   <si>
     <t>Оплата футболок (21 шт.; Ника Active Cool 140 г.; с горловиной) по счет-оферте №70114 от 07.05.2026 г. В т.ч. НДС 7% - 1 676,07 руб</t>
   </si>
   <si>
     <t>14.05.2026</t>
   </si>
   <si>
     <t>КАНОНИРОВ СЕРГЕЙ ДМИТРИЕВИЧ</t>
@@ -475,453 +520,471 @@
   <si>
     <t>Миронова Анна Олеговна, ИП</t>
   </si>
   <si>
     <t>Организация работы персонала на мероприятии 9 мая 2026 г., оплата по счету № 9 от 04.05.2026 г. НДС не облагается</t>
   </si>
   <si>
     <t>15.05.2026</t>
   </si>
   <si>
     <t>МОО- ТПО работников ОАО "МОЭК" ОО "ПМР Москвы"</t>
   </si>
   <si>
     <t>Предоплата за оказание услуг по организации мероприятия Фестиваль спорта по счету № 567 от 30.04.2026 г. В т.ч. НДС 5% - 659 971,21 руб.</t>
   </si>
   <si>
     <t>ООО "АКТИОН-ПРЕСС"</t>
   </si>
   <si>
     <t>Оплата по счету №№559687248 от 07.05.2026(БухСофт Отчетность. Пролонгация с 03.06.2026 по 02.06.2027) НДС не облагается</t>
   </si>
   <si>
     <t>ИП Петров Владимир Анатольевич</t>
   </si>
   <si>
+    <t>Диадок · УПД, Диадок · договор</t>
+  </si>
+  <si>
     <t>Оплата по счету №1 от 15.05.2026 за Услуги декорационного оформления 6 июня 2026 , Олимпийская деревня 80. В т.ч. НДС 5% — 21 446,79 руб</t>
   </si>
   <si>
     <t>Оплата по счету №1 от 15.05.2026 за Услуги декорационного оформления 6 июня 2026 , Олимпийская деревня 80. В т.ч. НДС 5% - 21 446,79 руб</t>
   </si>
   <si>
     <t>18.05.2026</t>
   </si>
   <si>
     <t>КАЛИНКИНА АННА ПЕТРОВНА</t>
   </si>
   <si>
     <t>Услуги по менеджерскому сопровождению мероприятия посвященному Дню Победы на инфраструктуре Северного Речного вокзала 09.05.2026 НДС не облагается</t>
   </si>
   <si>
     <t>ИП Грицко Александра Михайловна</t>
   </si>
   <si>
     <t>Оплата по счету №3 от 09 мая 2026 (Услуги по дизайну НДС не облагается</t>
   </si>
   <si>
     <t>КОСАРЕВ РОДИОН ИГОРЕВИЧ</t>
   </si>
   <si>
+    <t>Сканы · чек, Сканы · акт</t>
+  </si>
+  <si>
     <t>Услуги по менеджерскому сопровождению мероприятия посвященному Дню Победы на инфраструктуре Северного Речного вокзала 09.05.2026  НДС не облагается</t>
   </si>
   <si>
-    <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЛАИЧЪ И КО"</t>
+    <t>ООО "АЛАИЧЪ И КО"</t>
   </si>
   <si>
     <t>ПФ адаптация и модификация веб страниц для поискового продвижения сайта www.olivie.ru Оплата по счету № 177 от 30 апреля 2026 В т.ч. НДС 5% — 2 250 руб</t>
   </si>
   <si>
     <t>ПФ адаптация и модификация веб страниц для поискового продвижения сайта www.olivie.ru Оплата по счету № 177 от 30 апреля 2026 В т.ч. НДС 5% - 2 250 руб</t>
   </si>
   <si>
     <t>19.05.2026</t>
   </si>
   <si>
     <t>ИП Немушков Денис Викторович</t>
   </si>
   <si>
     <t>Предоплата по счету № 199370 от 14.05.2026 за комплекс услуг по аренде товарно-материальных ценностей по договору № 199370 от 14.05.2026. В т.ч. НДС 7% — 17 271,03 руб</t>
   </si>
   <si>
     <t>Предоплата по счету № 199370 от 14.05.2026 за комплекс услуг по аренде товарно-материальных ценностей по договору № 199370 от 14.05.2026. В т.ч. НДС 7% - 17 271,03 руб</t>
   </si>
   <si>
-    <t>АКЦИОНЕРНОЕ ОБЩЕСТВО "ОЛИМПИЙСКИЙ ЦЕНТР ИМЕНИ БРАТЬЕВ ЗНАМЕНСКИХ"</t>
+    <t>АО "ОЛИМПИЙСКИЙ ЦЕНТР ИМЕНИ БРАТЬЕВ ЗНАМЕНСКИХ"</t>
   </si>
   <si>
     <t>Субаренда манежа и летнего стадиона, г. Москва ул. Стромынка д. 4 стр. 1 для проведения мероприятия по сдаче нормативов ГТО 29.05.2026 , оплата по Счету № 111 от 06 мая 2026 г.  В т.ч. НДС 22% — 58 606,56 руб</t>
   </si>
   <si>
     <t>Субаренда манежа и летнего стадиона, г. Москва ул. Стромынка д. 4 стр. 1 для проведения мероприятия по сдаче нормативов ГТО 29.05.2026 , оплата по Счету № 111 от 06 мая 2026 г.  В т.ч. НДС 22% - 58 606,56 руб</t>
   </si>
   <si>
     <t>Второй платеж за техническое сопровождение мероприятия в Северном речном вокзале по адресу Москва, Ленинградское шоссе, 51, 9 мая 2026 г. Счет на оплату № 11/К от 07 мая 2026 г.В т.ч. НДС 5% — 19 047,62 руб</t>
   </si>
   <si>
     <t>Второй платеж за техническое сопровождение мероприятия в Северном речном вокзале по адресу Москва, Ленинградское шоссе, 51, 9 мая 2026 г. Счет на оплату № 11/К от 07 мая 2026 г.В т.ч. НДС 5% - 19 047,62 руб</t>
   </si>
   <si>
     <t>22.05.2026</t>
   </si>
   <si>
     <t>Департамент финансов города Москвы(ГБУ "МОСГОРСПОРТ" МОСКОМСПОРТА л/с 2678341000450935)</t>
   </si>
   <si>
     <t>Оплата по сч.№00ГУ-000011 от 13.05.26г. Оказание услуг по организации и проведению физкультурно-спортивного мероприятия 29.05.2026 с 09.30 до 14.30 по адресу: г. Москва, ул.Стромынка, д.4, стр.1</t>
   </si>
   <si>
-    <t>Индивидуальный предприниматель Солохненко Елена Игоревна</t>
+    <t>ИП Солохненко Елена Игоревна</t>
   </si>
   <si>
     <t>Медали из металла арт. MDM002, 68 штук, авансовый платеж 90% по счету No 411 от 22 мая 2026 г. В т.ч. НДС 5% — 2 273,33 руб</t>
   </si>
   <si>
     <t>Медали из металла арт. MDM002, 68 штук, авансовый платеж 90% по счету No 411 от 22 мая 2026 г. В т.ч. НДС 5% - 2 273,33 руб</t>
   </si>
   <si>
-    <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НАРОДНОЕ ПИТАНИЕ"</t>
+    <t>ООО "НАРОДНОЕ ПИТАНИЕ"</t>
   </si>
   <si>
     <t>Авансовый платеж 80% по счету№ 51930 от 19 мая 2026г. НДС не облагается</t>
   </si>
   <si>
-    <t>Индивидуальный предприниматель Киселев Павел Михайлович</t>
+    <t>ИП Киселев Павел Михайлович</t>
   </si>
   <si>
     <t>Услуги по изготовлению флагов типа Виндер высотой 3м (Размер: 250х60см; Материал: 2-ст блэкаут) и прокату конструкций для флагов, авансовый платеж 90% по счету № 345 от 18 мая 2026 г. НДС не облагается</t>
   </si>
   <si>
-    <t>Индивидуальный предприниматель Филичкина Елена Викторовна</t>
+    <t>ИП Филичкина Елена Викторовна</t>
   </si>
   <si>
     <t>Оплата по №141 от 20 мая 2026 г. за аренду и организацию анимации в ростовых куклах на мероприятии 29 мая 2026 г.  НДС не облагается</t>
   </si>
   <si>
-    <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДОКТОР 03"</t>
+    <t>ООО "ДОКТОР 03"</t>
+  </si>
+  <si>
+    <t>Диадок · договор</t>
   </si>
   <si>
     <t>Оплата по счету №142 от 22 мая 2026 г. за Дежурство СМП по договору 03/10/2025-Ю-2404 от 03.10.2025 на 29 мая 2026г. НДС не облагается</t>
   </si>
   <si>
     <t>Авансовый платеж 80% по Договору №ЦКР 33004-05 от 04.05.2026 за мероприятие 29 мая 2026 г., Москва, ул. Стромынка, 4 ст1, Спортивная арена Олимпийского центра братьев Знаменских НДС не облагается</t>
   </si>
   <si>
-    <t>Индивидуальный предприниматель Григоряк Валентина Андреевна</t>
+    <t>ИП Григоряк Валентина Андреевна</t>
   </si>
   <si>
     <t>Оплата по счету No 10706 от 22 мая 2026 г. за печать на футболках и чехлах  В т.ч. НДС 22% — 1 496,72 руб</t>
   </si>
   <si>
     <t>Оплата по счету No 10706 от 22 мая 2026 г. за печать на футболках и чехлах  В т.ч. НДС 22% - 1 496,72 руб</t>
   </si>
   <si>
-    <t>Индивидуальный предприниматель Матвеев Сергей Иванович</t>
+    <t>ИП Матвеев Сергей Иванович</t>
   </si>
   <si>
     <t>Оплата по счету № 49 от 19 мая 2026 г. за инвентарь. НДС не облагается</t>
   </si>
   <si>
     <t>25.05.2026</t>
   </si>
   <si>
     <t>Медали из металла арт. MDM002, 68 штук, доплата по счету No 411 от 22 мая 2026 г. В т.ч. НДС 5% — 252,38 руб</t>
   </si>
   <si>
     <t>Медали из металла арт. MDM002, 68 штук, доплата по счету No 411 от 22 мая 2026 г. В т.ч. НДС 5% - 252,38 руб</t>
   </si>
   <si>
     <t>26.05.2026</t>
   </si>
   <si>
     <t>ИП ГАЛАНТ НАТАЛЬЯ АНДРЕЕВНА</t>
   </si>
   <si>
     <t>Платеж по счету № 26 от 25.05.26 за услуги по доставке 2ух морозильных ларей и мороженого в количестве 1000шт. НДС не облагается - 174140.00 руб.</t>
   </si>
   <si>
-    <t>Индивидуальный предприниматель Сорокин Алексей Владимирович</t>
+    <t>ИП Сорокин Алексей Владимирович</t>
   </si>
   <si>
     <t>Авансовый платеж по счету № 6 от 25 мая 2026 г. за слуги по предоставлению оборудования в соответствии с Договором от 25.05.26 № 6-26. НДС не облагается</t>
   </si>
   <si>
     <t>ИП Корнилова Анна Евгеньевна</t>
   </si>
   <si>
     <t>Оплата по счету №26-110 от 25.05.2026 за услуги по предоставлению сувенирной продукции. НДС не облагается</t>
   </si>
   <si>
-    <t>Индивидуальный предприниматель Замесин Иван Анатольевич</t>
+    <t>ИП Замесин Иван Анатольевич</t>
   </si>
   <si>
     <t>Оплата по Счет-договору на оказание услуг № 2026-118/б от 26 мая 2026 г. за обучение на онлайн-интенсиве «Интенсив по вайбкодингу с продуктовым подходом» В т.ч. НДС 5% — 1 995 руб</t>
   </si>
   <si>
     <t>Оплата по Счет-договору на оказание услуг № 2026-118/б от 26 мая 2026 г. за обучение на онлайн-интенсиве "Интенсив по вайбкодингу с продуктовым подходом" В т.ч. НДС 5% - 1 995 руб</t>
   </si>
   <si>
-    <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ВЕСЕЛАЯ НАУКА"</t>
+    <t>ООО "ВЕСЕЛАЯ НАУКА"</t>
   </si>
   <si>
     <t>Оплата по счету № 139 от 12 мая 2026 г. за услуги по организации шоу 3-х научных программ по полчаса, 06.06.2026 НДС не облагается</t>
   </si>
   <si>
     <t>27.05.2026</t>
   </si>
   <si>
     <t>ЗАВОЛОВСКИЙ ГРИГОРИЙ СЕРГЕЕВИЧ</t>
   </si>
   <si>
     <t>Оплата по счету №29662749 от 26 мая 2026 г. за техническое обеспечение мероприятия 29 мая 2026 г.  НДС не облагается</t>
   </si>
   <si>
-    <t>Индивидуальный предприниматель Немушков Денис Викторович</t>
-[...1 lines deleted...]
-  <si>
     <t>Оплата по Счет-договору №202082 от 26.05.2026 г. за указатели-стойки формата А3, 14 штук  В т.ч. НДС 7% — 1 125,5 руб</t>
   </si>
   <si>
     <t>Оплата по Счет-договору №202082 от 26.05.2026 г. за указатели-стойки формата А3, 14 штук  В т.ч. НДС 7% - 1 125,5 руб</t>
   </si>
   <si>
     <t>ИП Тарасов Виталий Игоревич</t>
   </si>
   <si>
     <t>Авансовый платеж за съемка и монтаж видеоролика 29 мая 2026 г. по счету № 030625 от 03 июня 2025 г.  НДС не облагается</t>
   </si>
   <si>
     <t>ВДОВЕНКОВ ВИТАЛИЙ АЛЕКСАНДРОВИЧ</t>
   </si>
   <si>
     <t>Комплекс услуг по репортажной фотосъемке мероприятия 29 мая 2026, включая обработку фотографий НДС не облагается</t>
   </si>
   <si>
-    <t>Индивидуальный предприниматель Семенов Михаил Русланович</t>
+    <t>ИП Семенов Михаил Русланович</t>
+  </si>
+  <si>
+    <t>Диадок · договор, Диадок · акт, Диадок · УПД</t>
   </si>
   <si>
     <t>Оплата по счету 16 от 08 мая 2026 года за услуги по предоставлению в аренду оборудования и работы по монтажу оборудования, согласно Договору №10/2026/АМ от 08.05.2026 г. В т.ч. НДС 5% — 19 559,35 руб</t>
   </si>
   <si>
     <t>Оплата по счету 16 от 08 мая 2026 года за услуги по предоставлению в аренду оборудования и работы по монтажу оборудования, согласно Договору №10/2026/АМ от 08.05.2026 г. В т.ч. НДС 5% - 19 559,35 руб</t>
   </si>
   <si>
     <t>ООО "БРИФКЕЙС"</t>
   </si>
   <si>
     <t>Оказание юридических услуг согласно п. 2 Договора №191125/ЮЛ.  В т.ч. НДС 5% — 5 250 руб</t>
   </si>
   <si>
     <t>Оказание юридических услуг согласно п. 2 Договора №191125/ЮЛ.  В т.ч. НДС 5% - 5 250 руб</t>
   </si>
   <si>
-    <t>Общество с ограниченной ответственностью "Петровские мастерские"</t>
+    <t>ООО "Петровские мастерские"</t>
   </si>
   <si>
     <t>Оплата изготовления награды из стекла, дерева и акрила, DCAA4904 по счету № 959 от 27 мая 2026 г. В т.ч. НДС 5% — 904,76 руб</t>
   </si>
   <si>
     <t>Оплата изготовления награды из стекла, дерева и акрила, DCAA4904 по счету № 959 от 27 мая 2026 г. В т.ч. НДС 5% - 904,76 руб</t>
   </si>
   <si>
     <t>Доплата по Счет-договору №202082 от 26.05.2026 г. за указатели-стойки формата А3, 14 штук В т.ч. НДС 7% — 67,78 руб</t>
   </si>
   <si>
     <t>Доплата по Счет-договору №202082 от 26.05.2026 г. за указатели-стойки формата А3, 14 штук В т.ч. НДС 7% - 67,78 руб</t>
   </si>
   <si>
     <t>Оплата по счету No 371 от 26 мая 2026 г. за подписку ChatGPT Plus и Perplexity на мес. НДС не облагается</t>
   </si>
   <si>
-    <t>Индивидуальный предприниматель Капустин Александр Александрович</t>
+    <t>ИП Капустин Александр Александрович</t>
   </si>
   <si>
     <t>Оплата по счету №42 от 27 мая 2026 года аванс за услуги по организации развлекательной части в рамках "Фестиваль спорта"  В т.ч. НДС 5% — 6 023,81 руб</t>
   </si>
   <si>
     <t>Оплата по счету №42 от 27 мая 2026 года аванс за услуги по организации развлекательной части в рамках "Фестиваль спорта"  В т.ч. НДС 5% - 6 023,81 руб</t>
   </si>
   <si>
     <t>Пилясова Екатерина Владимировна</t>
   </si>
   <si>
     <t>Юридичекие услуги по анализу договоров, мероприятие 29 мая 2026 г.  НДС не облагается</t>
   </si>
   <si>
     <t>Предоплата за подготовку блока по производству брендированной продукции в рамках мероприятия Заказчика (ПАО МОЭК). Оплата по счету No000763321_2026 от 25 мая 2026 г. НДС не облагается</t>
   </si>
   <si>
-    <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОПИРКА24"</t>
+    <t>ООО "КОПИРКА24"</t>
   </si>
   <si>
     <t>Оплата по счету No 9696 от 27 мая 2026 г. за изготовление и печать табличке, карточек  В т.ч. НДС 22% — 2 321,8 руб</t>
   </si>
   <si>
     <t>Оплата по счету No 9696 от 27 мая 2026 г. за изготовление и печать табличке, карточек  В т.ч. НДС 22% - 2 321,8 руб</t>
   </si>
   <si>
     <t>28.05.2026</t>
   </si>
   <si>
-    <t>Общество с ограниченной ответственностью "ПРИНТ"</t>
+    <t>ООО "ПРИНТ"</t>
   </si>
   <si>
     <t>Хардпостеры, изготовление 4 штуки, оплата счету No995 от 28 мая 2026 г. В т.ч. НДС 22% — 595,08 руб</t>
   </si>
   <si>
     <t>Хардпостеры, изготовление 4 штуки, оплата счету No995 от 28 мая 2026 г. В т.ч. НДС 22% - 595,08 руб</t>
   </si>
   <si>
     <t>ООО "САНМЕД-ВОСТОК"</t>
   </si>
   <si>
     <t>Оплата по счету № 360 от 27 мая 2026 г. за медицинский осмотр на мероприятии 29 мая 2026 г.  НДС не облагается</t>
   </si>
   <si>
     <t>Субаренда манежа и летнего стадиона, г. Москва ул. Стромынка д. 4 стр. 1 для проведения мероприятия по сдаче нормативов ГТО 29.05.2026 , доплата по Счету № 111 от 06 мая 2026 г. В т.ч. НДС 22% — 54 098,36 руб</t>
   </si>
   <si>
     <t>Субаренда манежа и летнего стадиона, г. Москва ул. Стромынка д. 4 стр. 1 для проведения мероприятия по сдаче нормативов ГТО 29.05.2026 , доплата по Счету № 111 от 06 мая 2026 г. В т.ч. НДС 22% - 54 098,36 руб</t>
   </si>
   <si>
     <t>Счет-договор №202183 от 26.05.2026 г. Оплата обеспечительного платежа по Счету-договору №202183 от 26.05.2026 г. к Счету-договору № 202082 от 26.05.2026 г. НДС не облагается</t>
   </si>
   <si>
     <t>01.06.2026</t>
   </si>
   <si>
     <t>02.06.2026</t>
   </si>
   <si>
     <t>Аванс за услуги по ведению мероприятия «Фестиваль Спорта» 06 июня 2026 г. по адресу: 119602, г. Москва, проспект Олимпийской деревни, д. 2, стр. 2 В т.ч. НДС 5% — 6 023,81 руб</t>
   </si>
   <si>
     <t>Аванс за услуги по ведению мероприятия "Фестиваль Спорта" 06 июня 2026 г. по адресу: 119602, г. Москва, проспект Олимпийской деревни, д. 2, стр. 2 В т.ч. НДС 5% - 6 023,81 руб</t>
   </si>
   <si>
     <t>Авансовый платеж по Договору №05-27 от 27 мая 2026 г. за туалетный модуль до 100 посещений на 5 и 6 июня 2026 г. Оплата по счету 05-27А от 27 мая 2026 г.  НДС не облагается</t>
   </si>
   <si>
     <t>Аренда за июнь 2026 г., оплата по счету №221 от 1 июня 2026 г. В т.ч. НДС 5% — 700 руб</t>
   </si>
   <si>
     <t>Аренда за июнь 2026 г., оплата по счету №221 от 1 июня 2026 г. В т.ч. НДС 5% - 700 руб</t>
   </si>
   <si>
     <t>ООО "НАРПИТ"</t>
   </si>
   <si>
+    <t>Диадок · договор, Диадок · УПД</t>
+  </si>
+  <si>
     <t>Платеж по организации питания на мероприятии «Фестиваль Спорта» "06" июня 2026г. согласно Договора No 061/06-2026 от «29» мая 2026г. Оплата по счету No 52935 от 29 мая 2026г. НДС не облагается</t>
   </si>
   <si>
     <t>Платеж по организации питания на мероприятии "Фестиваль Спорта" "06" июня 2026г. согласно Договора No 061/06-2026 от "29" мая 2026г. Оплата по счету No 52935 от 29 мая 2026г. НДС не облагается</t>
   </si>
   <si>
     <t>ИП Панов Константин Рудольфович</t>
   </si>
   <si>
     <t>Предоплата 100% по Услуге предоставления 2 шт. туалетных модулей R-09 по договору 06/06-26 от 26 мая 2026 г. Оплата по счету №06/06-26 от 26 мая 2026г. НДС не облагается</t>
   </si>
   <si>
-    <t>Индивидуальный предприниматель Горев Николай Николаевич</t>
+    <t>ИП Горев Николай Николаевич</t>
   </si>
   <si>
     <t>Авансовый платеж по договору № 05-27-1 от 27 мая 2026 г. за клининговые услуги на 05-07 июня 2026 г. Оплата по счету № 05-27-1А от 27 мая 2026г. НДС не облагается</t>
   </si>
   <si>
     <t>Доплата по счету № 199370 от 14.05.2026 за комплекс услуг по аренде товарно-материальных ценностей по договору № 199370 от 14.05.2026. В т.ч. НДС 7% — 38 047,29 руб</t>
   </si>
   <si>
     <t>Доплата по счету № 199370 от 14.05.2026 за комплекс услуг по аренде товарно-материальных ценностей по договору № 199370 от 14.05.2026. В т.ч. НДС 7% - 38 047,29 руб</t>
   </si>
   <si>
     <t>03.06.2026</t>
   </si>
   <si>
     <t>Немушков Денис Викторович (ИП)</t>
   </si>
   <si>
     <t>Возврат обеспечительного платежа по счет-договору №202183 от 26.05.2026 Без налога (НДС)</t>
   </si>
   <si>
     <t>ИП ЛАДЫГИН ИГОРЬ СЕРГЕЕВИЧ</t>
   </si>
   <si>
     <t>Оплата по счету № 52 от 27 мая 2026 г. по Договору №А19-26. НДС не облагается</t>
   </si>
   <si>
     <t>04.06.2026</t>
   </si>
   <si>
     <t>ГАУ "СК ОД - 80" МОСКОМСПОРТА</t>
   </si>
   <si>
     <t>Оплата по счету 32 от 01.06.26 за Физкультурно - оздоровительные и спортивные услуги для организованных групп, организация и проведение СММ, согласно договору № 08-26/ФБ от 05.05.2026 г. В т.ч. НДС 5%</t>
   </si>
   <si>
     <t>Оплата по счету 32 от 01.06.26 за Физкультурно - оздоровительные и спортивные услуги для организованных групп, организация и проведение СММ, согласно договору № 08-26/ФБ от 05.05.2026 г. В т.ч. НДС 5%</t>
   </si>
   <si>
     <t>ИП Линьков Леонид Михайлович</t>
   </si>
   <si>
     <t>Оплата фотосъемки мероприятия 29 мая 2026 года. Оплата по счету НДС не облагается</t>
   </si>
   <si>
     <t>Комплекс услуг по репортажной фотосъемке мероприятия 29 мая 2026, включая обработку фотографий. Оплата по счету №29949607 ОТ 2 ИЮНЯ 2026 Г. НДС не облагается</t>
   </si>
   <si>
     <t>Доплата по Договору №ЦКР 33004-05 от 04.05.2026 за мероприятие 29 мая 2026 г., Москва, ул. Стромынка, 4 ст1, Спортивная арена Олимпийского центра братьев Знаменских НДС не облагается</t>
   </si>
   <si>
+    <t>Диадок · акт, Диадок · договор</t>
+  </si>
+  <si>
     <t>Доплата по счету № 6 от 25 мая 2026 г. за слуги по предоставлению оборудования в соответствии с Договором от 25.05.26 № 6-26. НДС не облагается</t>
   </si>
   <si>
-    <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПРЕПАТИ"</t>
+    <t>ООО "ПРЕПАТИ"</t>
   </si>
   <si>
     <t>Авансовый платеж за услуги по организации общественного питания 06 июня 2026 г. согласно Приложению №1 к Договор No 273490 от 03.06.2026 г. Счет №273490 от 03 июня 2026 г. НДС не облагается</t>
   </si>
   <si>
     <t>ИП Абашин Артем Дмитриевич</t>
   </si>
   <si>
+    <t>Диадок · договор, Диадок · УПД, Диадок · акт, Сканы · УПД</t>
+  </si>
+  <si>
     <t>Предоставление услуг согласно условиям Приложения No1 от 04.06.2026 г. к Договору оказания услуг No B-815 от 04.06.2026 г. Счет на оплату No B-815 от 04.06.2026 г. В т.ч. НДС 5% — 7 535,75 руб</t>
   </si>
   <si>
     <t>Предоставление услуг согласно условиям Приложения No1 от 04.06.2026 г. к Договору оказания услуг No B-815 от 04.06.2026 г. Счет на оплату No B-815 от 04.06.2026 г. В т.ч. НДС 5% - 7 535,75 руб</t>
   </si>
   <si>
     <t>Предоставление неисключительного права использования ПО "DOSTAVISTA" и компенсация расходов Правообладателя для выполнения Заявок по Договору. Оплата по счету №1302376 от 4 июня 2026 НДС не облагается</t>
   </si>
   <si>
     <t>Услуги по организации работы аниматора на мероприятии клиента Заказчика 06 июня 2026 г. по адресу: г. Москва, ул. Мичуринский Проспект, Олимпийская Деревня, 2 Счёт No26-112 от 04.06.2026 НДС не облагается</t>
   </si>
   <si>
     <t>08.06.2026</t>
   </si>
   <si>
-    <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МОСКОВСКИЙ ЭКОЛОГИЧЕСКИЙ ПАРТНЕР"</t>
+    <t>ООО "МОСКОВСКИЙ ЭКОЛОГИЧЕСКИЙ ПАРТНЕР"</t>
   </si>
   <si>
     <t>Оплата по счету №9 от 10 мая 2026 г. за утилизацию — лом и отходы изделий из полиамида незагрязненные (проект 9 мая 2026 г) НДС не облагается</t>
   </si>
   <si>
     <t>Оплата по счету №9 от 10 мая 2026 г. за утилизацию - лом и отходы изделий из полиамида незагрязненные (проект 9 мая 2026 г) НДС не облагается</t>
   </si>
   <si>
     <t>09.06.2026</t>
   </si>
   <si>
     <t>Плата за пакет "Межбанки - без комиссии"</t>
   </si>
   <si>
     <t>10.06.2026</t>
   </si>
   <si>
     <t>Возврат излишне перечисленных денежных средств по счет-договору №202082 от 27.05.2026 В т.ч. НДС (7%) 67-78 руб.</t>
   </si>
   <si>
     <t>Возврат излишне перечисленных денежных средств по договору №199370 от 14.05.2026 В т.ч. НДС (7%) 209-74 руб.</t>
   </si>
   <si>
     <t>16.06.2026</t>
   </si>
@@ -958,51 +1021,51 @@
   <si>
     <t>Оплата по счету №29993606 от 3 июня 2026 г. за услуги диджея на мероприятии "Фестиваль Спорта" НДС не облагается</t>
   </si>
   <si>
     <t>Оплата по счету №202747 от 06.06.2026 г. за ущерб по договору № 199370 от 14.05.2026 г. НДС не облагается</t>
   </si>
   <si>
     <t>Доплата за подготовку блока по производству брендированной продукции в рамках мероприятия Заказчика (ПАО МОЭК). Оплата по счету No000763321_2026 от 25 мая 2026 г. НДС не облагается</t>
   </si>
   <si>
     <t>Оплата за услуги по предоставлению в аренду оборудования и работы по монтажу оборудования, согласно Договору №10/2026/АМ от 08.05.2026 г. В т.ч. НДС 5% — 8 382,6 руб</t>
   </si>
   <si>
     <t>Оплата за услуги по предоставлению в аренду оборудования и работы по монтажу оборудования, согласно Договору №10/2026/АМ от 08.05.2026 г. В т.ч. НДС 5% - 8 382,6 руб</t>
   </si>
   <si>
     <t>Оплата за услуги по организации общественного питания 06 июня 2026 г. согласно Приложению №1 к Договор No 273490 от 03.06.2026 г. Счет №273490 от 03 июня 2026 г. НДС не облагается</t>
   </si>
   <si>
     <t>Оплата по счету № 72 от 07 июня 2026 г. по Договору №А19-26 ТЗ №1 за организацию монтажно - демонтажных работ. НДС не облагается</t>
   </si>
   <si>
     <t>Оплата по счету №26-113 от 08.06.26 за услуги по координации и сопровождению хоккейного матча в рамках мероприятия "Фестиваль спорта" 06 июня 2026 г. НДС не облагается</t>
   </si>
   <si>
-    <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АГЕНТСТВО ПИПЛ ФО ПИПЛ"</t>
+    <t>ООО "АГЕНТСТВО ПИПЛ ФО ПИПЛ"</t>
   </si>
   <si>
     <t>Оплата по счету № 7 от 16 июня 2026 г. за услуги по закупке спортивного инвентаря в целях организации "Интерактивных зон для гостей" в рамках мероприятия «Фестиваль спорта»  В т.ч. НДС 5% — 49 741,24 руб</t>
   </si>
   <si>
     <t>Оплата по счету № 7 от 16 июня 2026 г. за услуги по закупке спортивного инвентаря в целях организации "Интерактивных зон для гостей" в рамках мероприятия "Фестиваль спорта"  В т.ч. НДС 5% - 49 741,24 руб</t>
   </si>
   <si>
     <t>18.06.2026</t>
   </si>
   <si>
     <t>Организация питания на мероприятии 29 мая 2026 г. по Договору № 291/05-2026 от «19» мая 2026г. НДС не облагается</t>
   </si>
   <si>
     <t>Организация питания на мероприятии 29 мая 2026 г. по Договору № 291/05-2026 от "19" мая 2026г. НДС не облагается</t>
   </si>
   <si>
     <t>19.06.2026</t>
   </si>
   <si>
     <t>ИП Тагиров Рустем Ильдарович</t>
   </si>
   <si>
     <t>Оплата по счету №8774694111 от 05 июня 2026 г Услуги репортажной фотосъемки на мероприятии «Фестиваль Спорта» 06.06.2026.  НДС не облагается</t>
   </si>
@@ -1043,69 +1106,78 @@
     <t>22.06.2026</t>
   </si>
   <si>
     <t>ПАРЧЕВСКИЙ СЕРГЕЙ МИХАЙЛОВИЧ</t>
   </si>
   <si>
     <t>Первый платеж по Договору №060426 от 6 апреля 2026 г. за услуги подготовке мероприятия 29 мая 2026 г. для АО "РОССЕТИ ЦИУС ЕЭС", оплата по счету № 30522893 от 19.06.2026 г.  НДС не облагается</t>
   </si>
   <si>
     <t>23.06.2026</t>
   </si>
   <si>
     <t>ИП Потапов Антон Павлович</t>
   </si>
   <si>
     <t>Оплата по счету №8 от 15 июня 2026 г услуги по настройке и ремонту телекоммуникационного оборудования во время проведения мероприятия «Фестиваль Спорта» 06.06.26. НДС не облагается</t>
   </si>
   <si>
     <t>Оплата по счету №8 от 15 июня 2026 г услуги по настройке и ремонту телекоммуникационного оборудования во время проведения мероприятия "Фестиваль Спорта" 06.06.26. НДС не облагается</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FF111418"/>
     </font>
     <font>
+      <color rgb="FF2A2F36"/>
+    </font>
+    <font>
       <b/>
       <color rgb="FF2A2F36"/>
     </font>
     <font>
+      <color rgb="FFFFFFFF"/>
+    </font>
+    <font>
       <b/>
       <color rgb="FFFFFFFF"/>
+    </font>
+    <font>
+      <color rgb="FF3A2A00"/>
     </font>
     <font>
       <b/>
       <color rgb="FF3A2A00"/>
     </font>
   </fonts>
   <fills count="15">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEFF2F6"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEEF0F2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -1153,133 +1225,151 @@
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFBE2DD"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF0503B"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="29">
+  <cellXfs count="35">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="7" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="9" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="9" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="9" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="11" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="11" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="11" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="13" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="13" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="14" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="14" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="13" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -1580,5780 +1670,6371 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I197"/>
+  <dimension ref="A1:J197"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="12" customWidth="1"/>
-    <col min="2" max="3" width="28" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="9" max="9" width="30" customWidth="1"/>
+    <col min="2" max="3" width="30" customWidth="1"/>
+    <col min="4" max="4" width="26" customWidth="1"/>
+    <col min="5" max="5" width="22" customWidth="1"/>
+    <col min="6" max="6" width="14" style="1" customWidth="1"/>
+    <col min="7" max="8" width="40" customWidth="1"/>
+    <col min="9" max="9" width="26" customWidth="1"/>
+    <col min="10" max="10" width="30" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" s="2" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="4" t="s">
+      <c r="E1" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="3" t="s">
+      <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="3" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="J1" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A2" s="5" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="B2" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="C2" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D2" s="6" t="s">
+      <c r="B2" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C2" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="E2" s="7">
+      <c r="D2" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F2" s="9">
         <v>1990</v>
       </c>
-      <c r="F2" s="8" t="s">
+      <c r="G2" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="H2" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="I2" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="J2" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A3" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="C3" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="D3" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="E3" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="F3" s="14">
+        <v>11969</v>
+      </c>
+      <c r="G3" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="H3" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I3" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="J3" s="11" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A4" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="B4" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C4" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="G2" s="8" t="s">
+      <c r="E4" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="H2" s="8" t="s">
+      <c r="F4" s="9">
+        <v>198.69</v>
+      </c>
+      <c r="G4" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="H4" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="I4" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="J4" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A5" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="C5" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="D5" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="E5" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="F5" s="14">
+        <v>14700</v>
+      </c>
+      <c r="G5" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="H5" s="11" t="s">
+        <v>28</v>
+      </c>
+      <c r="I5" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="J5" s="11" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A6" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="B6" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="C6" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="D6" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="E6" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="F6" s="19">
+        <v>27540</v>
+      </c>
+      <c r="G6" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="H6" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="I6" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="J6" s="16" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A7" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C7" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E7" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F7" s="9">
+        <v>990</v>
+      </c>
+      <c r="G7" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="H7" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="I7" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="J7" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A8" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" s="21" t="s">
+        <v>39</v>
+      </c>
+      <c r="C8" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="D8" s="22" t="s">
+        <v>40</v>
+      </c>
+      <c r="E8" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="F8" s="24">
+        <v>1428571</v>
+      </c>
+      <c r="G8" s="21" t="s">
+        <v>42</v>
+      </c>
+      <c r="H8" s="21" t="s">
+        <v>42</v>
+      </c>
+      <c r="I8" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="J8" s="21" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A9" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B9" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C9" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E9" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F9" s="9">
+        <v>71428.55</v>
+      </c>
+      <c r="G9" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="H9" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="I9" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="J9" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A10" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B10" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C10" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E10" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F10" s="9">
+        <v>71428.55</v>
+      </c>
+      <c r="G10" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="H10" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="I10" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="J10" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A11" s="25" t="s">
+        <v>45</v>
+      </c>
+      <c r="B11" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="C11" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="D11" s="27" t="s">
+        <v>47</v>
+      </c>
+      <c r="E11" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="F11" s="29">
+        <v>432660</v>
+      </c>
+      <c r="G11" s="26" t="s">
+        <v>49</v>
+      </c>
+      <c r="H11" s="26" t="s">
+        <v>50</v>
+      </c>
+      <c r="I11" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="J11" s="26" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A12" s="15" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="C12" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="D12" s="17" t="s">
+        <v>54</v>
+      </c>
+      <c r="E12" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="F12" s="19">
+        <v>53000</v>
+      </c>
+      <c r="G12" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="H12" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="I12" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="J12" s="16" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A13" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="B13" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C13" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E13" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F13" s="9">
+        <v>609</v>
+      </c>
+      <c r="G13" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="H13" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="I13" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="J13" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A14" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B14" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C14" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E14" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F14" s="9">
+        <v>329</v>
+      </c>
+      <c r="G14" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="H14" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="I14" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="J14" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A15" s="25" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="C15" s="26" t="s">
+        <v>58</v>
+      </c>
+      <c r="D15" s="27" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="F15" s="29">
+        <v>25000</v>
+      </c>
+      <c r="G15" s="26" t="s">
+        <v>59</v>
+      </c>
+      <c r="H15" s="26" t="s">
+        <v>59</v>
+      </c>
+      <c r="I15" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="J15" s="26" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A16" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="B16" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="C16" s="11" t="s">
+        <v>60</v>
+      </c>
+      <c r="D16" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="E16" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="F16" s="14">
+        <v>51450</v>
+      </c>
+      <c r="G16" s="11" t="s">
+        <v>62</v>
+      </c>
+      <c r="H16" s="11" t="s">
+        <v>63</v>
+      </c>
+      <c r="I16" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="J16" s="11" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A17" s="30" t="s">
+        <v>57</v>
+      </c>
+      <c r="B17" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="C17" s="31" t="s">
+        <v>64</v>
+      </c>
+      <c r="D17" s="32" t="s">
+        <v>65</v>
+      </c>
+      <c r="E17" s="33" t="s">
+        <v>66</v>
+      </c>
+      <c r="F17" s="34">
+        <v>21300</v>
+      </c>
+      <c r="G17" s="31" t="s">
+        <v>67</v>
+      </c>
+      <c r="H17" s="31" t="s">
+        <v>67</v>
+      </c>
+      <c r="I17" s="31" t="s">
+        <v>68</v>
+      </c>
+      <c r="J17" s="31" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A18" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B18" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C18" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D18" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E18" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F18" s="9">
+        <v>292</v>
+      </c>
+      <c r="G18" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="H18" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="I18" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="J18" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A19" s="25" t="s">
+        <v>69</v>
+      </c>
+      <c r="B19" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="C19" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="D19" s="27" t="s">
+        <v>71</v>
+      </c>
+      <c r="E19" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="F19" s="29">
+        <v>10000</v>
+      </c>
+      <c r="G19" s="26" t="s">
+        <v>72</v>
+      </c>
+      <c r="H19" s="26" t="s">
+        <v>72</v>
+      </c>
+      <c r="I19" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="J19" s="26" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A20" s="30" t="s">
+        <v>69</v>
+      </c>
+      <c r="B20" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="C20" s="31" t="s">
+        <v>73</v>
+      </c>
+      <c r="D20" s="32" t="s">
+        <v>65</v>
+      </c>
+      <c r="E20" s="33" t="s">
+        <v>66</v>
+      </c>
+      <c r="F20" s="34">
+        <v>52740</v>
+      </c>
+      <c r="G20" s="31" t="s">
+        <v>74</v>
+      </c>
+      <c r="H20" s="31" t="s">
+        <v>75</v>
+      </c>
+      <c r="I20" s="31" t="s">
+        <v>68</v>
+      </c>
+      <c r="J20" s="31" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A21" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="B21" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="D21" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E21" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F21" s="9">
+        <v>91000</v>
+      </c>
+      <c r="G21" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="H21" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="I21" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="J21" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A22" s="30" t="s">
+        <v>76</v>
+      </c>
+      <c r="B22" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="C22" s="31" t="s">
+        <v>79</v>
+      </c>
+      <c r="D22" s="32" t="s">
+        <v>65</v>
+      </c>
+      <c r="E22" s="33" t="s">
+        <v>66</v>
+      </c>
+      <c r="F22" s="34">
+        <v>35835.79</v>
+      </c>
+      <c r="G22" s="31" t="s">
+        <v>80</v>
+      </c>
+      <c r="H22" s="31" t="s">
+        <v>80</v>
+      </c>
+      <c r="I22" s="31" t="s">
+        <v>68</v>
+      </c>
+      <c r="J22" s="31" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A23" s="25" t="s">
+        <v>81</v>
+      </c>
+      <c r="B23" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="C23" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="D23" s="27" t="s">
+        <v>47</v>
+      </c>
+      <c r="E23" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="F23" s="29">
+        <v>90000</v>
+      </c>
+      <c r="G23" s="26" t="s">
+        <v>82</v>
+      </c>
+      <c r="H23" s="26" t="s">
+        <v>83</v>
+      </c>
+      <c r="I23" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="J23" s="26" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A24" s="10" t="s">
+        <v>84</v>
+      </c>
+      <c r="B24" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="C24" s="11" t="s">
+        <v>85</v>
+      </c>
+      <c r="D24" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="E24" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="F24" s="14">
+        <v>261192.15</v>
+      </c>
+      <c r="G24" s="11" t="s">
+        <v>86</v>
+      </c>
+      <c r="H24" s="11" t="s">
+        <v>87</v>
+      </c>
+      <c r="I24" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="J24" s="11" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A25" s="10" t="s">
+        <v>84</v>
+      </c>
+      <c r="B25" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="C25" s="11" t="s">
+        <v>88</v>
+      </c>
+      <c r="D25" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="E25" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="F25" s="14">
+        <v>2350</v>
+      </c>
+      <c r="G25" s="11" t="s">
+        <v>89</v>
+      </c>
+      <c r="H25" s="11" t="s">
+        <v>89</v>
+      </c>
+      <c r="I25" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="J25" s="11" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A26" s="10" t="s">
+        <v>90</v>
+      </c>
+      <c r="B26" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="C26" s="11" t="s">
+        <v>91</v>
+      </c>
+      <c r="D26" s="12" t="s">
+        <v>92</v>
+      </c>
+      <c r="E26" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="F26" s="14">
+        <v>43400</v>
+      </c>
+      <c r="G26" s="11" t="s">
+        <v>93</v>
+      </c>
+      <c r="H26" s="11" t="s">
+        <v>94</v>
+      </c>
+      <c r="I26" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="J26" s="11" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A27" s="10" t="s">
+        <v>90</v>
+      </c>
+      <c r="B27" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="C27" s="11" t="s">
+        <v>95</v>
+      </c>
+      <c r="D27" s="12" t="s">
+        <v>92</v>
+      </c>
+      <c r="E27" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="F27" s="14">
+        <v>4418.64</v>
+      </c>
+      <c r="G27" s="11" t="s">
+        <v>96</v>
+      </c>
+      <c r="H27" s="11" t="s">
+        <v>97</v>
+      </c>
+      <c r="I27" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="J27" s="11" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A28" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="B28" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C28" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D28" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E28" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F28" s="9">
+        <v>6100</v>
+      </c>
+      <c r="G28" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="H28" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="I28" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="J28" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A29" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="B29" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C29" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D29" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E29" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F29" s="9">
+        <v>25000</v>
+      </c>
+      <c r="G29" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="H29" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="I29" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="J29" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A30" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="B30" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C30" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D30" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E30" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F30" s="9">
+        <v>25000</v>
+      </c>
+      <c r="G30" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="H30" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="I30" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="J30" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A31" s="30" t="s">
+        <v>98</v>
+      </c>
+      <c r="B31" s="31" t="s">
+        <v>100</v>
+      </c>
+      <c r="C31" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D31" s="32" t="s">
+        <v>65</v>
+      </c>
+      <c r="E31" s="33" t="s">
+        <v>66</v>
+      </c>
+      <c r="F31" s="34">
+        <v>500000</v>
+      </c>
+      <c r="G31" s="31" t="s">
+        <v>101</v>
+      </c>
+      <c r="H31" s="31" t="s">
+        <v>101</v>
+      </c>
+      <c r="I31" s="31" t="s">
+        <v>68</v>
+      </c>
+      <c r="J31" s="31" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A32" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="B32" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="C32" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="D32" s="17" t="s">
+        <v>54</v>
+      </c>
+      <c r="E32" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="F32" s="19">
+        <v>74200</v>
+      </c>
+      <c r="G32" s="16" t="s">
+        <v>102</v>
+      </c>
+      <c r="H32" s="16" t="s">
+        <v>102</v>
+      </c>
+      <c r="I32" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="J32" s="16" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A33" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="B33" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C33" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D33" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E33" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F33" s="9">
+        <v>821</v>
+      </c>
+      <c r="G33" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="H33" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="I33" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="J33" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A34" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="B34" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C34" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D34" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E34" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F34" s="9">
+        <v>488.16</v>
+      </c>
+      <c r="G34" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="H34" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="I34" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="J34" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A35" s="30" t="s">
+        <v>98</v>
+      </c>
+      <c r="B35" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="C35" s="31" t="s">
+        <v>103</v>
+      </c>
+      <c r="D35" s="32" t="s">
+        <v>65</v>
+      </c>
+      <c r="E35" s="33" t="s">
+        <v>66</v>
+      </c>
+      <c r="F35" s="34">
+        <v>40916</v>
+      </c>
+      <c r="G35" s="31" t="s">
+        <v>104</v>
+      </c>
+      <c r="H35" s="31" t="s">
+        <v>104</v>
+      </c>
+      <c r="I35" s="31" t="s">
+        <v>68</v>
+      </c>
+      <c r="J35" s="31" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A36" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="B36" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C36" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D36" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E36" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F36" s="9">
+        <v>1990</v>
+      </c>
+      <c r="G36" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="I2" s="8" t="s">
+      <c r="H36" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="I36" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="J36" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A37" s="25" t="s">
+        <v>105</v>
+      </c>
+      <c r="B37" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="C37" s="26" t="s">
+        <v>85</v>
+      </c>
+      <c r="D37" s="27" t="s">
+        <v>106</v>
+      </c>
+      <c r="E37" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="F37" s="29">
+        <v>111939.5</v>
+      </c>
+      <c r="G37" s="26" t="s">
+        <v>107</v>
+      </c>
+      <c r="H37" s="26" t="s">
+        <v>108</v>
+      </c>
+      <c r="I37" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="J37" s="26" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A38" s="10" t="s">
+        <v>105</v>
+      </c>
+      <c r="B38" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="C38" s="11" t="s">
+        <v>109</v>
+      </c>
+      <c r="D38" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="E38" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="F38" s="14">
+        <v>5125</v>
+      </c>
+      <c r="G38" s="11" t="s">
+        <v>110</v>
+      </c>
+      <c r="H38" s="11" t="s">
+        <v>110</v>
+      </c>
+      <c r="I38" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="J38" s="11" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A39" s="25" t="s">
+        <v>105</v>
+      </c>
+      <c r="B39" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="C39" s="26" t="s">
+        <v>111</v>
+      </c>
+      <c r="D39" s="27" t="s">
+        <v>61</v>
+      </c>
+      <c r="E39" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="F39" s="29">
+        <v>18969</v>
+      </c>
+      <c r="G39" s="26" t="s">
+        <v>112</v>
+      </c>
+      <c r="H39" s="26" t="s">
+        <v>112</v>
+      </c>
+      <c r="I39" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="J39" s="26" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A40" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="B40" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C40" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="D40" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E40" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F40" s="9">
+        <v>96520</v>
+      </c>
+      <c r="G40" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="H40" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="I40" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="J40" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A41" s="10" t="s">
+        <v>114</v>
+      </c>
+      <c r="B41" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="C41" s="11" t="s">
+        <v>115</v>
+      </c>
+      <c r="D41" s="12" t="s">
+        <v>92</v>
+      </c>
+      <c r="E41" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="F41" s="14">
+        <v>50000</v>
+      </c>
+      <c r="G41" s="11" t="s">
+        <v>116</v>
+      </c>
+      <c r="H41" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="I41" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="J41" s="11" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A42" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="B42" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C42" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D42" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E42" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F42" s="9">
+        <v>86071.45</v>
+      </c>
+      <c r="G42" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="H42" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="I42" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="J42" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A43" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="B43" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C43" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D43" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E43" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F43" s="9">
+        <v>86071.45</v>
+      </c>
+      <c r="G43" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="H43" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="I43" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="J43" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A44" s="30" t="s">
+        <v>114</v>
+      </c>
+      <c r="B44" s="31" t="s">
+        <v>39</v>
+      </c>
+      <c r="C44" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D44" s="32" t="s">
+        <v>65</v>
+      </c>
+      <c r="E44" s="33" t="s">
+        <v>66</v>
+      </c>
+      <c r="F44" s="34">
+        <v>1721429</v>
+      </c>
+      <c r="G44" s="31" t="s">
+        <v>118</v>
+      </c>
+      <c r="H44" s="31" t="s">
+        <v>118</v>
+      </c>
+      <c r="I44" s="31" t="s">
+        <v>68</v>
+      </c>
+      <c r="J44" s="31" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A45" s="10" t="s">
+        <v>114</v>
+      </c>
+      <c r="B45" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="C45" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="D45" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="E45" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="F45" s="14">
+        <v>14700</v>
+      </c>
+      <c r="G45" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="H45" s="11" t="s">
+        <v>120</v>
+      </c>
+      <c r="I45" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="J45" s="11" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A46" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="B46" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C46" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D46" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E46" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F46" s="9">
+        <v>140.22</v>
+      </c>
+      <c r="G46" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="H46" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="I46" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="J46" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A47" s="30" t="s">
+        <v>121</v>
+      </c>
+      <c r="B47" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="C47" s="31" t="s">
+        <v>122</v>
+      </c>
+      <c r="D47" s="32" t="s">
+        <v>65</v>
+      </c>
+      <c r="E47" s="33" t="s">
+        <v>66</v>
+      </c>
+      <c r="F47" s="34">
+        <v>6122</v>
+      </c>
+      <c r="G47" s="31" t="s">
+        <v>123</v>
+      </c>
+      <c r="H47" s="31" t="s">
+        <v>123</v>
+      </c>
+      <c r="I47" s="31" t="s">
+        <v>68</v>
+      </c>
+      <c r="J47" s="31" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A48" s="10" t="s">
+        <v>121</v>
+      </c>
+      <c r="B48" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="C48" s="11" t="s">
+        <v>124</v>
+      </c>
+      <c r="D48" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="E48" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="F48" s="14">
+        <v>10000</v>
+      </c>
+      <c r="G48" s="11" t="s">
+        <v>126</v>
+      </c>
+      <c r="H48" s="11" t="s">
+        <v>126</v>
+      </c>
+      <c r="I48" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="J48" s="11" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A49" s="25" t="s">
+        <v>121</v>
+      </c>
+      <c r="B49" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="C49" s="26" t="s">
+        <v>127</v>
+      </c>
+      <c r="D49" s="27" t="s">
+        <v>47</v>
+      </c>
+      <c r="E49" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="F49" s="29">
+        <v>19000</v>
+      </c>
+      <c r="G49" s="26" t="s">
+        <v>128</v>
+      </c>
+      <c r="H49" s="26" t="s">
+        <v>128</v>
+      </c>
+      <c r="I49" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="J49" s="26" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A50" s="25" t="s">
+        <v>121</v>
+      </c>
+      <c r="B50" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="C50" s="26" t="s">
+        <v>129</v>
+      </c>
+      <c r="D50" s="27" t="s">
+        <v>130</v>
+      </c>
+      <c r="E50" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="F50" s="29">
+        <v>137000</v>
+      </c>
+      <c r="G50" s="26" t="s">
+        <v>131</v>
+      </c>
+      <c r="H50" s="26" t="s">
+        <v>131</v>
+      </c>
+      <c r="I50" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="J50" s="26" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A51" s="10" t="s">
+        <v>132</v>
+      </c>
+      <c r="B51" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="C51" s="11" t="s">
+        <v>85</v>
+      </c>
+      <c r="D51" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="E51" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="F51" s="14">
+        <v>105912.64</v>
+      </c>
+      <c r="G51" s="11" t="s">
+        <v>133</v>
+      </c>
+      <c r="H51" s="11" t="s">
+        <v>134</v>
+      </c>
+      <c r="I51" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="J51" s="11" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A52" s="30" t="s">
+        <v>132</v>
+      </c>
+      <c r="B52" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="C52" s="31" t="s">
+        <v>135</v>
+      </c>
+      <c r="D52" s="32" t="s">
+        <v>65</v>
+      </c>
+      <c r="E52" s="33" t="s">
+        <v>66</v>
+      </c>
+      <c r="F52" s="34">
+        <v>450000</v>
+      </c>
+      <c r="G52" s="31" t="s">
+        <v>136</v>
+      </c>
+      <c r="H52" s="31" t="s">
+        <v>136</v>
+      </c>
+      <c r="I52" s="31" t="s">
+        <v>68</v>
+      </c>
+      <c r="J52" s="31" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A53" s="25" t="s">
+        <v>132</v>
+      </c>
+      <c r="B53" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="C53" s="26" t="s">
+        <v>129</v>
+      </c>
+      <c r="D53" s="27" t="s">
+        <v>130</v>
+      </c>
+      <c r="E53" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="F53" s="29">
+        <v>47400</v>
+      </c>
+      <c r="G53" s="26" t="s">
+        <v>137</v>
+      </c>
+      <c r="H53" s="26" t="s">
+        <v>137</v>
+      </c>
+      <c r="I53" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="J53" s="26" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A54" s="20" t="s">
+        <v>138</v>
+      </c>
+      <c r="B54" s="21" t="s">
+        <v>139</v>
+      </c>
+      <c r="C54" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="D54" s="22" t="s">
+        <v>40</v>
+      </c>
+      <c r="E54" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="F54" s="24">
+        <v>1573110</v>
+      </c>
+      <c r="G54" s="21" t="s">
+        <v>140</v>
+      </c>
+      <c r="H54" s="21" t="s">
+        <v>141</v>
+      </c>
+      <c r="I54" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="J54" s="21" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A55" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="B55" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C55" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D55" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E55" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F55" s="9">
+        <v>78655.5</v>
+      </c>
+      <c r="G55" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="H55" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="I55" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="J55" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A56" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="B56" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C56" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D56" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E56" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F56" s="9">
+        <v>78655.5</v>
+      </c>
+      <c r="G56" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="H56" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="I56" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="J56" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A57" s="25" t="s">
+        <v>138</v>
+      </c>
+      <c r="B57" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="C57" s="26" t="s">
+        <v>142</v>
+      </c>
+      <c r="D57" s="27" t="s">
+        <v>130</v>
+      </c>
+      <c r="E57" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="F57" s="29">
+        <v>401433</v>
+      </c>
+      <c r="G57" s="26" t="s">
+        <v>143</v>
+      </c>
+      <c r="H57" s="26" t="s">
+        <v>144</v>
+      </c>
+      <c r="I57" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="J57" s="26" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A58" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="B58" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C58" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D58" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E58" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F58" s="9">
+        <v>204</v>
+      </c>
+      <c r="G58" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="H58" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="I58" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="J58" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A59" s="30" t="s">
+        <v>138</v>
+      </c>
+      <c r="B59" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="C59" s="31" t="s">
+        <v>135</v>
+      </c>
+      <c r="D59" s="32" t="s">
+        <v>65</v>
+      </c>
+      <c r="E59" s="33" t="s">
+        <v>66</v>
+      </c>
+      <c r="F59" s="34">
+        <v>571000</v>
+      </c>
+      <c r="G59" s="31" t="s">
+        <v>145</v>
+      </c>
+      <c r="H59" s="31" t="s">
+        <v>145</v>
+      </c>
+      <c r="I59" s="31" t="s">
+        <v>68</v>
+      </c>
+      <c r="J59" s="31" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A60" s="15" t="s">
+        <v>138</v>
+      </c>
+      <c r="B60" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="C60" s="16" t="s">
+        <v>58</v>
+      </c>
+      <c r="D60" s="17" t="s">
+        <v>54</v>
+      </c>
+      <c r="E60" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="F60" s="19">
+        <v>12500</v>
+      </c>
+      <c r="G60" s="16" t="s">
+        <v>146</v>
+      </c>
+      <c r="H60" s="16" t="s">
+        <v>146</v>
+      </c>
+      <c r="I60" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="J60" s="16" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A61" s="25" t="s">
+        <v>138</v>
+      </c>
+      <c r="B61" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="C61" s="26" t="s">
+        <v>147</v>
+      </c>
+      <c r="D61" s="27" t="s">
+        <v>148</v>
+      </c>
+      <c r="E61" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="F61" s="29">
+        <v>44000</v>
+      </c>
+      <c r="G61" s="26" t="s">
+        <v>149</v>
+      </c>
+      <c r="H61" s="26" t="s">
+        <v>150</v>
+      </c>
+      <c r="I61" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="J61" s="26" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A62" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="B62" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C62" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D62" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E62" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F62" s="9">
+        <v>990</v>
+      </c>
+      <c r="G62" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="H62" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="I62" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="J62" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A63" s="10" t="s">
+        <v>152</v>
+      </c>
+      <c r="B63" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="C63" s="11" t="s">
+        <v>153</v>
+      </c>
+      <c r="D63" s="12" t="s">
+        <v>92</v>
+      </c>
+      <c r="E63" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="F63" s="14">
+        <v>25620</v>
+      </c>
+      <c r="G63" s="11" t="s">
+        <v>154</v>
+      </c>
+      <c r="H63" s="11" t="s">
+        <v>155</v>
+      </c>
+      <c r="I63" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="J63" s="11" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A64" s="30" t="s">
+        <v>156</v>
+      </c>
+      <c r="B64" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="C64" s="31" t="s">
+        <v>157</v>
+      </c>
+      <c r="D64" s="32" t="s">
+        <v>65</v>
+      </c>
+      <c r="E64" s="33" t="s">
+        <v>66</v>
+      </c>
+      <c r="F64" s="34">
+        <v>31920</v>
+      </c>
+      <c r="G64" s="31" t="s">
+        <v>158</v>
+      </c>
+      <c r="H64" s="31" t="s">
+        <v>158</v>
+      </c>
+      <c r="I64" s="31" t="s">
+        <v>68</v>
+      </c>
+      <c r="J64" s="31" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A65" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="B65" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C65" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D65" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E65" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F65" s="9">
+        <v>398.2</v>
+      </c>
+      <c r="G65" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="H65" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="I65" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="J65" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A66" s="10" t="s">
+        <v>156</v>
+      </c>
+      <c r="B66" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="C66" s="11" t="s">
+        <v>147</v>
+      </c>
+      <c r="D66" s="12" t="s">
+        <v>92</v>
+      </c>
+      <c r="E66" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="F66" s="14">
+        <v>84535</v>
+      </c>
+      <c r="G66" s="11" t="s">
+        <v>159</v>
+      </c>
+      <c r="H66" s="11" t="s">
+        <v>159</v>
+      </c>
+      <c r="I66" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="J66" s="11" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A67" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="B67" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C67" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D67" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E67" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F67" s="9">
+        <v>1229</v>
+      </c>
+      <c r="G67" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="H67" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="I67" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="J67" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A68" s="15" t="s">
+        <v>156</v>
+      </c>
+      <c r="B68" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="C68" s="16" t="s">
+        <v>160</v>
+      </c>
+      <c r="D68" s="17" t="s">
+        <v>54</v>
+      </c>
+      <c r="E68" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="F68" s="19">
+        <v>115000</v>
+      </c>
+      <c r="G68" s="16" t="s">
+        <v>161</v>
+      </c>
+      <c r="H68" s="16" t="s">
+        <v>161</v>
+      </c>
+      <c r="I68" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="J68" s="16" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A69" s="10" t="s">
+        <v>156</v>
+      </c>
+      <c r="B69" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="C69" s="11" t="s">
+        <v>162</v>
+      </c>
+      <c r="D69" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E69" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="F69" s="14">
+        <v>59400</v>
+      </c>
+      <c r="G69" s="11" t="s">
+        <v>163</v>
+      </c>
+      <c r="H69" s="11" t="s">
+        <v>163</v>
+      </c>
+      <c r="I69" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="J69" s="11" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A70" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="B70" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C70" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D70" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E70" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F70" s="9">
+        <v>1385939.54</v>
+      </c>
+      <c r="G70" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="H70" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="I70" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="J70" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A71" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="B71" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C71" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D71" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E71" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F71" s="9">
+        <v>692969.77</v>
+      </c>
+      <c r="G71" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="H71" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="I71" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="J71" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A72" s="20" t="s">
+        <v>164</v>
+      </c>
+      <c r="B72" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="C72" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="D72" s="22" t="s">
+        <v>40</v>
+      </c>
+      <c r="E72" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="F72" s="24">
+        <v>13859395.48</v>
+      </c>
+      <c r="G72" s="21" t="s">
+        <v>166</v>
+      </c>
+      <c r="H72" s="21" t="s">
+        <v>166</v>
+      </c>
+      <c r="I72" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="J72" s="21" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A73" s="10" t="s">
+        <v>164</v>
+      </c>
+      <c r="B73" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="C73" s="11" t="s">
+        <v>167</v>
+      </c>
+      <c r="D73" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="E73" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="F73" s="14">
+        <v>7587</v>
+      </c>
+      <c r="G73" s="11" t="s">
+        <v>168</v>
+      </c>
+      <c r="H73" s="11" t="s">
+        <v>168</v>
+      </c>
+      <c r="I73" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="J73" s="11" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A74" s="30" t="s">
+        <v>164</v>
+      </c>
+      <c r="B74" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="C74" s="31" t="s">
+        <v>135</v>
+      </c>
+      <c r="D74" s="32" t="s">
+        <v>65</v>
+      </c>
+      <c r="E74" s="33" t="s">
+        <v>66</v>
+      </c>
+      <c r="F74" s="34">
+        <v>3000000</v>
+      </c>
+      <c r="G74" s="31" t="s">
+        <v>145</v>
+      </c>
+      <c r="H74" s="31" t="s">
+        <v>145</v>
+      </c>
+      <c r="I74" s="31" t="s">
+        <v>68</v>
+      </c>
+      <c r="J74" s="31" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A75" s="10" t="s">
+        <v>164</v>
+      </c>
+      <c r="B75" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="C75" s="11" t="s">
+        <v>169</v>
+      </c>
+      <c r="D75" s="12" t="s">
+        <v>170</v>
+      </c>
+      <c r="E75" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="F75" s="14">
+        <v>450382.5</v>
+      </c>
+      <c r="G75" s="11" t="s">
+        <v>171</v>
+      </c>
+      <c r="H75" s="11" t="s">
+        <v>172</v>
+      </c>
+      <c r="I75" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="J75" s="11" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A76" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="B76" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C76" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D76" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E76" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F76" s="9">
+        <v>1639</v>
+      </c>
+      <c r="G76" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="H76" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="I76" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="J76" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="77" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A77" s="10" t="s">
+        <v>173</v>
+      </c>
+      <c r="B77" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="C77" s="11" t="s">
+        <v>174</v>
+      </c>
+      <c r="D77" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="E77" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="F77" s="14">
+        <v>156000</v>
+      </c>
+      <c r="G77" s="11" t="s">
+        <v>175</v>
+      </c>
+      <c r="H77" s="11" t="s">
+        <v>175</v>
+      </c>
+      <c r="I77" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="J77" s="11" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A78" s="10" t="s">
+        <v>173</v>
+      </c>
+      <c r="B78" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="C78" s="11" t="s">
+        <v>176</v>
+      </c>
+      <c r="D78" s="12" t="s">
+        <v>92</v>
+      </c>
+      <c r="E78" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="F78" s="14">
+        <v>27500</v>
+      </c>
+      <c r="G78" s="11" t="s">
+        <v>177</v>
+      </c>
+      <c r="H78" s="11" t="s">
+        <v>177</v>
+      </c>
+      <c r="I78" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="J78" s="11" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A79" s="10" t="s">
+        <v>173</v>
+      </c>
+      <c r="B79" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="C79" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D79" s="12" t="s">
+        <v>179</v>
+      </c>
+      <c r="E79" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="F79" s="14">
+        <v>40000</v>
+      </c>
+      <c r="G79" s="11" t="s">
+        <v>180</v>
+      </c>
+      <c r="H79" s="11" t="s">
+        <v>180</v>
+      </c>
+      <c r="I79" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="J79" s="11" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A80" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="B80" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C80" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D80" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E80" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F80" s="9">
+        <v>479</v>
+      </c>
+      <c r="G80" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="H80" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="I80" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="J80" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A81" s="10" t="s">
+        <v>173</v>
+      </c>
+      <c r="B81" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="C81" s="11" t="s">
+        <v>181</v>
+      </c>
+      <c r="D81" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="E81" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="F81" s="14">
+        <v>47250</v>
+      </c>
+      <c r="G81" s="11" t="s">
+        <v>182</v>
+      </c>
+      <c r="H81" s="11" t="s">
+        <v>183</v>
+      </c>
+      <c r="I81" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="J81" s="11" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="82" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A82" s="20" t="s">
+        <v>184</v>
+      </c>
+      <c r="B82" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="C82" s="21" t="s">
+        <v>185</v>
+      </c>
+      <c r="D82" s="22" t="s">
+        <v>40</v>
+      </c>
+      <c r="E82" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="F82" s="24">
+        <v>264000</v>
+      </c>
+      <c r="G82" s="21" t="s">
+        <v>186</v>
+      </c>
+      <c r="H82" s="21" t="s">
+        <v>187</v>
+      </c>
+      <c r="I82" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="J82" s="21" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A83" s="25" t="s">
+        <v>184</v>
+      </c>
+      <c r="B83" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="C83" s="26" t="s">
+        <v>188</v>
+      </c>
+      <c r="D83" s="27" t="s">
+        <v>47</v>
+      </c>
+      <c r="E83" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="F83" s="29">
+        <v>325000</v>
+      </c>
+      <c r="G83" s="26" t="s">
+        <v>189</v>
+      </c>
+      <c r="H83" s="26" t="s">
+        <v>190</v>
+      </c>
+      <c r="I83" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="J83" s="26" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A84" s="25" t="s">
+        <v>184</v>
+      </c>
+      <c r="B84" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="C84" s="26" t="s">
+        <v>142</v>
+      </c>
+      <c r="D84" s="27" t="s">
+        <v>130</v>
+      </c>
+      <c r="E84" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="F84" s="29">
+        <v>400000</v>
+      </c>
+      <c r="G84" s="26" t="s">
+        <v>191</v>
+      </c>
+      <c r="H84" s="26" t="s">
+        <v>192</v>
+      </c>
+      <c r="I84" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="J84" s="26" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A85" s="30" t="s">
+        <v>193</v>
+      </c>
+      <c r="B85" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="C85" s="31" t="s">
+        <v>194</v>
+      </c>
+      <c r="D85" s="32" t="s">
+        <v>65</v>
+      </c>
+      <c r="E85" s="33" t="s">
+        <v>66</v>
+      </c>
+      <c r="F85" s="34">
+        <v>144400</v>
+      </c>
+      <c r="G85" s="31" t="s">
+        <v>195</v>
+      </c>
+      <c r="H85" s="31" t="s">
+        <v>195</v>
+      </c>
+      <c r="I85" s="31" t="s">
+        <v>68</v>
+      </c>
+      <c r="J85" s="31" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A86" s="20" t="s">
+        <v>193</v>
+      </c>
+      <c r="B86" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="C86" s="21" t="s">
+        <v>196</v>
+      </c>
+      <c r="D86" s="22" t="s">
+        <v>40</v>
+      </c>
+      <c r="E86" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="F86" s="24">
+        <v>47740</v>
+      </c>
+      <c r="G86" s="21" t="s">
+        <v>197</v>
+      </c>
+      <c r="H86" s="21" t="s">
+        <v>198</v>
+      </c>
+      <c r="I86" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="J86" s="21" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A87" s="20" t="s">
+        <v>193</v>
+      </c>
+      <c r="B87" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="C87" s="21" t="s">
+        <v>199</v>
+      </c>
+      <c r="D87" s="22" t="s">
+        <v>40</v>
+      </c>
+      <c r="E87" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="F87" s="24">
+        <v>172666.8</v>
+      </c>
+      <c r="G87" s="21" t="s">
+        <v>200</v>
+      </c>
+      <c r="H87" s="21" t="s">
+        <v>200</v>
+      </c>
+      <c r="I87" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="J87" s="21" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A88" s="20" t="s">
+        <v>193</v>
+      </c>
+      <c r="B88" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="C88" s="21" t="s">
+        <v>201</v>
+      </c>
+      <c r="D88" s="22" t="s">
+        <v>40</v>
+      </c>
+      <c r="E88" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="F88" s="24">
+        <v>91216.8</v>
+      </c>
+      <c r="G88" s="21" t="s">
+        <v>202</v>
+      </c>
+      <c r="H88" s="21" t="s">
+        <v>202</v>
+      </c>
+      <c r="I88" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="J88" s="21" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A89" s="10" t="s">
+        <v>193</v>
+      </c>
+      <c r="B89" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="C89" s="11" t="s">
+        <v>203</v>
+      </c>
+      <c r="D89" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="E89" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="F89" s="14">
+        <v>36000</v>
+      </c>
+      <c r="G89" s="11" t="s">
+        <v>204</v>
+      </c>
+      <c r="H89" s="11" t="s">
+        <v>204</v>
+      </c>
+      <c r="I89" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="J89" s="11" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A90" s="25" t="s">
+        <v>193</v>
+      </c>
+      <c r="B90" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="C90" s="26" t="s">
+        <v>205</v>
+      </c>
+      <c r="D90" s="27" t="s">
+        <v>206</v>
+      </c>
+      <c r="E90" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="F90" s="29">
+        <v>26500</v>
+      </c>
+      <c r="G90" s="26" t="s">
+        <v>207</v>
+      </c>
+      <c r="H90" s="26" t="s">
+        <v>207</v>
+      </c>
+      <c r="I90" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="J90" s="26" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="91" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A91" s="20" t="s">
+        <v>193</v>
+      </c>
+      <c r="B91" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="C91" s="21" t="s">
+        <v>129</v>
+      </c>
+      <c r="D91" s="22" t="s">
+        <v>40</v>
+      </c>
+      <c r="E91" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="F91" s="24">
+        <v>83040</v>
+      </c>
+      <c r="G91" s="21" t="s">
+        <v>208</v>
+      </c>
+      <c r="H91" s="21" t="s">
+        <v>208</v>
+      </c>
+      <c r="I91" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="J91" s="21" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="92" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A92" s="30" t="s">
+        <v>193</v>
+      </c>
+      <c r="B92" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="C92" s="31" t="s">
+        <v>209</v>
+      </c>
+      <c r="D92" s="32" t="s">
+        <v>65</v>
+      </c>
+      <c r="E92" s="33" t="s">
+        <v>66</v>
+      </c>
+      <c r="F92" s="34">
+        <v>8300</v>
+      </c>
+      <c r="G92" s="31" t="s">
+        <v>210</v>
+      </c>
+      <c r="H92" s="31" t="s">
+        <v>211</v>
+      </c>
+      <c r="I92" s="31" t="s">
+        <v>68</v>
+      </c>
+      <c r="J92" s="31" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="93" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A93" s="10" t="s">
+        <v>193</v>
+      </c>
+      <c r="B93" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="C93" s="11" t="s">
+        <v>212</v>
+      </c>
+      <c r="D93" s="12" t="s">
+        <v>92</v>
+      </c>
+      <c r="E93" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="F93" s="14">
+        <v>27200</v>
+      </c>
+      <c r="G93" s="11" t="s">
+        <v>213</v>
+      </c>
+      <c r="H93" s="11" t="s">
+        <v>213</v>
+      </c>
+      <c r="I93" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="J93" s="11" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="94" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A94" s="25" t="s">
+        <v>214</v>
+      </c>
+      <c r="B94" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="C94" s="26" t="s">
+        <v>196</v>
+      </c>
+      <c r="D94" s="27" t="s">
+        <v>92</v>
+      </c>
+      <c r="E94" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="F94" s="29">
+        <v>5300</v>
+      </c>
+      <c r="G94" s="26" t="s">
+        <v>215</v>
+      </c>
+      <c r="H94" s="26" t="s">
+        <v>216</v>
+      </c>
+      <c r="I94" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="J94" s="26" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="95" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A95" s="30" t="s">
+        <v>217</v>
+      </c>
+      <c r="B95" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="C95" s="31" t="s">
+        <v>218</v>
+      </c>
+      <c r="D95" s="32" t="s">
+        <v>65</v>
+      </c>
+      <c r="E95" s="33" t="s">
+        <v>66</v>
+      </c>
+      <c r="F95" s="34">
+        <v>174140</v>
+      </c>
+      <c r="G95" s="31" t="s">
+        <v>219</v>
+      </c>
+      <c r="H95" s="31" t="s">
+        <v>219</v>
+      </c>
+      <c r="I95" s="31" t="s">
+        <v>68</v>
+      </c>
+      <c r="J95" s="31" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="96" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A96" s="20" t="s">
+        <v>217</v>
+      </c>
+      <c r="B96" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="C96" s="21" t="s">
+        <v>220</v>
+      </c>
+      <c r="D96" s="22" t="s">
+        <v>40</v>
+      </c>
+      <c r="E96" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="F96" s="24">
+        <v>460000</v>
+      </c>
+      <c r="G96" s="21" t="s">
+        <v>221</v>
+      </c>
+      <c r="H96" s="21" t="s">
+        <v>221</v>
+      </c>
+      <c r="I96" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="J96" s="21" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="97" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A97" s="10" t="s">
+        <v>217</v>
+      </c>
+      <c r="B97" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="C97" s="11" t="s">
+        <v>222</v>
+      </c>
+      <c r="D97" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="E97" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="F97" s="14">
+        <v>74800</v>
+      </c>
+      <c r="G97" s="11" t="s">
+        <v>223</v>
+      </c>
+      <c r="H97" s="11" t="s">
+        <v>223</v>
+      </c>
+      <c r="I97" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="J97" s="11" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="98" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A98" s="30" t="s">
+        <v>217</v>
+      </c>
+      <c r="B98" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="C98" s="31" t="s">
+        <v>224</v>
+      </c>
+      <c r="D98" s="32" t="s">
+        <v>65</v>
+      </c>
+      <c r="E98" s="33" t="s">
+        <v>66</v>
+      </c>
+      <c r="F98" s="34">
+        <v>41895</v>
+      </c>
+      <c r="G98" s="31" t="s">
+        <v>225</v>
+      </c>
+      <c r="H98" s="31" t="s">
+        <v>226</v>
+      </c>
+      <c r="I98" s="31" t="s">
+        <v>68</v>
+      </c>
+      <c r="J98" s="31" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="99" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A99" s="30" t="s">
+        <v>217</v>
+      </c>
+      <c r="B99" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="C99" s="31" t="s">
+        <v>227</v>
+      </c>
+      <c r="D99" s="32" t="s">
+        <v>65</v>
+      </c>
+      <c r="E99" s="33" t="s">
+        <v>66</v>
+      </c>
+      <c r="F99" s="34">
+        <v>45000</v>
+      </c>
+      <c r="G99" s="31" t="s">
+        <v>228</v>
+      </c>
+      <c r="H99" s="31" t="s">
+        <v>228</v>
+      </c>
+      <c r="I99" s="31" t="s">
+        <v>68</v>
+      </c>
+      <c r="J99" s="31" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="100" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A100" s="10" t="s">
+        <v>229</v>
+      </c>
+      <c r="B100" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="C100" s="11" t="s">
+        <v>230</v>
+      </c>
+      <c r="D100" s="12" t="s">
+        <v>179</v>
+      </c>
+      <c r="E100" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="F100" s="14">
+        <v>168984</v>
+      </c>
+      <c r="G100" s="11" t="s">
+        <v>231</v>
+      </c>
+      <c r="H100" s="11" t="s">
+        <v>231</v>
+      </c>
+      <c r="I100" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="J100" s="11" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="101" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A101" s="10" t="s">
+        <v>229</v>
+      </c>
+      <c r="B101" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="C101" s="11" t="s">
+        <v>185</v>
+      </c>
+      <c r="D101" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="E101" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="F101" s="14">
+        <v>17204</v>
+      </c>
+      <c r="G101" s="11" t="s">
+        <v>232</v>
+      </c>
+      <c r="H101" s="11" t="s">
+        <v>233</v>
+      </c>
+      <c r="I101" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="J101" s="11" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="102" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A102" s="20" t="s">
+        <v>229</v>
+      </c>
+      <c r="B102" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="C102" s="21" t="s">
+        <v>234</v>
+      </c>
+      <c r="D102" s="22" t="s">
+        <v>40</v>
+      </c>
+      <c r="E102" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="F102" s="24">
+        <v>40000</v>
+      </c>
+      <c r="G102" s="21" t="s">
+        <v>235</v>
+      </c>
+      <c r="H102" s="21" t="s">
+        <v>235</v>
+      </c>
+      <c r="I102" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="J102" s="21" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="103" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A103" s="15" t="s">
+        <v>229</v>
+      </c>
+      <c r="B103" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="C103" s="16" t="s">
+        <v>236</v>
+      </c>
+      <c r="D103" s="17" t="s">
+        <v>54</v>
+      </c>
+      <c r="E103" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="F103" s="19">
+        <v>16960</v>
+      </c>
+      <c r="G103" s="16" t="s">
+        <v>237</v>
+      </c>
+      <c r="H103" s="16" t="s">
+        <v>237</v>
+      </c>
+      <c r="I103" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="J103" s="16" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="104" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A104" s="25" t="s">
+        <v>229</v>
+      </c>
+      <c r="B104" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="C104" s="26" t="s">
+        <v>238</v>
+      </c>
+      <c r="D104" s="27" t="s">
+        <v>239</v>
+      </c>
+      <c r="E104" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="F104" s="29">
+        <v>410746.35</v>
+      </c>
+      <c r="G104" s="26" t="s">
+        <v>240</v>
+      </c>
+      <c r="H104" s="26" t="s">
+        <v>241</v>
+      </c>
+      <c r="I104" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="J104" s="26" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="105" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A105" s="10" t="s">
+        <v>229</v>
+      </c>
+      <c r="B105" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="C105" s="11" t="s">
+        <v>242</v>
+      </c>
+      <c r="D105" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="E105" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="F105" s="14">
+        <v>110250</v>
+      </c>
+      <c r="G105" s="11" t="s">
+        <v>243</v>
+      </c>
+      <c r="H105" s="11" t="s">
+        <v>244</v>
+      </c>
+      <c r="I105" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="J105" s="11" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="106" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A106" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="B106" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C106" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D106" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E106" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F106" s="9">
+        <v>927</v>
+      </c>
+      <c r="G106" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="H106" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="I106" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="J106" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="107" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A107" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="B107" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C107" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D107" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E107" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F107" s="9">
+        <v>6989.88</v>
+      </c>
+      <c r="G107" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="H107" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="I107" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="J107" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="108" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A108" s="10" t="s">
+        <v>229</v>
+      </c>
+      <c r="B108" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="C108" s="11" t="s">
+        <v>245</v>
+      </c>
+      <c r="D108" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="E108" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="F108" s="14">
+        <v>19000</v>
+      </c>
+      <c r="G108" s="11" t="s">
+        <v>246</v>
+      </c>
+      <c r="H108" s="11" t="s">
+        <v>247</v>
+      </c>
+      <c r="I108" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="J108" s="11" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="109" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A109" s="25" t="s">
+        <v>229</v>
+      </c>
+      <c r="B109" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="C109" s="26" t="s">
+        <v>185</v>
+      </c>
+      <c r="D109" s="27" t="s">
+        <v>71</v>
+      </c>
+      <c r="E109" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="F109" s="29">
+        <v>1036</v>
+      </c>
+      <c r="G109" s="26" t="s">
+        <v>248</v>
+      </c>
+      <c r="H109" s="26" t="s">
+        <v>249</v>
+      </c>
+      <c r="I109" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="J109" s="26" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="110" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A110" s="10" t="s">
+        <v>229</v>
+      </c>
+      <c r="B110" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="C110" s="11" t="s">
+        <v>88</v>
+      </c>
+      <c r="D110" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="E110" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="F110" s="14">
+        <v>4560</v>
+      </c>
+      <c r="G110" s="11" t="s">
+        <v>250</v>
+      </c>
+      <c r="H110" s="11" t="s">
+        <v>250</v>
+      </c>
+      <c r="I110" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="J110" s="11" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="111" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A111" s="20" t="s">
+        <v>229</v>
+      </c>
+      <c r="B111" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="C111" s="21" t="s">
+        <v>251</v>
+      </c>
+      <c r="D111" s="22" t="s">
+        <v>40</v>
+      </c>
+      <c r="E111" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="F111" s="24">
+        <v>126500</v>
+      </c>
+      <c r="G111" s="21" t="s">
+        <v>252</v>
+      </c>
+      <c r="H111" s="21" t="s">
+        <v>253</v>
+      </c>
+      <c r="I111" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="J111" s="21" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="112" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A112" s="30" t="s">
+        <v>229</v>
+      </c>
+      <c r="B112" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="C112" s="31" t="s">
+        <v>254</v>
+      </c>
+      <c r="D112" s="32" t="s">
+        <v>65</v>
+      </c>
+      <c r="E112" s="33" t="s">
+        <v>66</v>
+      </c>
+      <c r="F112" s="34">
+        <v>6000</v>
+      </c>
+      <c r="G112" s="31" t="s">
+        <v>255</v>
+      </c>
+      <c r="H112" s="31" t="s">
+        <v>255</v>
+      </c>
+      <c r="I112" s="31" t="s">
+        <v>68</v>
+      </c>
+      <c r="J112" s="31" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="113" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A113" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="B113" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C113" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D113" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E113" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F113" s="9">
+        <v>379</v>
+      </c>
+      <c r="G113" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="H113" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="I113" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="J113" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="114" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A114" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="B114" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C114" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D114" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E114" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F114" s="9">
+        <v>5013.3</v>
+      </c>
+      <c r="G114" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="H114" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="I114" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="J114" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="115" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A115" s="15" t="s">
+        <v>229</v>
+      </c>
+      <c r="B115" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="C115" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="D115" s="17" t="s">
+        <v>54</v>
+      </c>
+      <c r="E115" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="F115" s="19">
+        <v>98686</v>
+      </c>
+      <c r="G115" s="16" t="s">
+        <v>256</v>
+      </c>
+      <c r="H115" s="16" t="s">
+        <v>256</v>
+      </c>
+      <c r="I115" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="J115" s="16" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="116" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A116" s="30" t="s">
+        <v>229</v>
+      </c>
+      <c r="B116" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="C116" s="31" t="s">
+        <v>257</v>
+      </c>
+      <c r="D116" s="32" t="s">
+        <v>65</v>
+      </c>
+      <c r="E116" s="33" t="s">
+        <v>66</v>
+      </c>
+      <c r="F116" s="34">
+        <v>12875.45</v>
+      </c>
+      <c r="G116" s="31" t="s">
+        <v>258</v>
+      </c>
+      <c r="H116" s="31" t="s">
+        <v>259</v>
+      </c>
+      <c r="I116" s="31" t="s">
+        <v>68</v>
+      </c>
+      <c r="J116" s="31" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="117" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A117" s="10" t="s">
+        <v>260</v>
+      </c>
+      <c r="B117" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="C117" s="11" t="s">
+        <v>261</v>
+      </c>
+      <c r="D117" s="12" t="s">
+        <v>92</v>
+      </c>
+      <c r="E117" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="F117" s="14">
+        <v>3300</v>
+      </c>
+      <c r="G117" s="11" t="s">
+        <v>262</v>
+      </c>
+      <c r="H117" s="11" t="s">
+        <v>263</v>
+      </c>
+      <c r="I117" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="J117" s="11" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="118" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A118" s="30" t="s">
+        <v>260</v>
+      </c>
+      <c r="B118" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="C118" s="31" t="s">
+        <v>264</v>
+      </c>
+      <c r="D118" s="32" t="s">
+        <v>65</v>
+      </c>
+      <c r="E118" s="33" t="s">
+        <v>66</v>
+      </c>
+      <c r="F118" s="34">
+        <v>20400</v>
+      </c>
+      <c r="G118" s="31" t="s">
+        <v>265</v>
+      </c>
+      <c r="H118" s="31" t="s">
+        <v>265</v>
+      </c>
+      <c r="I118" s="31" t="s">
+        <v>68</v>
+      </c>
+      <c r="J118" s="31" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="119" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A119" s="25" t="s">
+        <v>260</v>
+      </c>
+      <c r="B119" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="C119" s="26" t="s">
+        <v>188</v>
+      </c>
+      <c r="D119" s="27" t="s">
+        <v>47</v>
+      </c>
+      <c r="E119" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="F119" s="29">
+        <v>300000</v>
+      </c>
+      <c r="G119" s="26" t="s">
+        <v>266</v>
+      </c>
+      <c r="H119" s="26" t="s">
+        <v>267</v>
+      </c>
+      <c r="I119" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="J119" s="26" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="120" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A120" s="25" t="s">
+        <v>260</v>
+      </c>
+      <c r="B120" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="C120" s="26" t="s">
+        <v>185</v>
+      </c>
+      <c r="D120" s="27" t="s">
+        <v>71</v>
+      </c>
+      <c r="E120" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="F120" s="29">
+        <v>15000</v>
+      </c>
+      <c r="G120" s="26" t="s">
+        <v>268</v>
+      </c>
+      <c r="H120" s="26" t="s">
+        <v>268</v>
+      </c>
+      <c r="I120" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="J120" s="26" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="121" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A121" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="B121" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C121" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D121" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E121" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F121" s="9">
+        <v>1990</v>
+      </c>
+      <c r="G121" s="6" t="s">
         <v>15</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C3" s="9" t="s">
+      <c r="H121" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="D3" s="10" t="s">
-[...28 lines deleted...]
-      <c r="D4" s="6" t="s">
+      <c r="I121" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="J121" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="122" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A122" s="20" t="s">
+        <v>270</v>
+      </c>
+      <c r="B122" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="C122" s="21" t="s">
+        <v>251</v>
+      </c>
+      <c r="D122" s="22" t="s">
+        <v>40</v>
+      </c>
+      <c r="E122" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="F122" s="24">
+        <v>126500</v>
+      </c>
+      <c r="G122" s="21" t="s">
+        <v>271</v>
+      </c>
+      <c r="H122" s="21" t="s">
+        <v>272</v>
+      </c>
+      <c r="I122" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="J122" s="21" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="123" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A123" s="20" t="s">
+        <v>270</v>
+      </c>
+      <c r="B123" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="C123" s="21" t="s">
+        <v>124</v>
+      </c>
+      <c r="D123" s="22" t="s">
+        <v>40</v>
+      </c>
+      <c r="E123" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="F123" s="24">
+        <v>160000</v>
+      </c>
+      <c r="G123" s="21" t="s">
+        <v>273</v>
+      </c>
+      <c r="H123" s="21" t="s">
+        <v>273</v>
+      </c>
+      <c r="I123" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="J123" s="21" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="124" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A124" s="10" t="s">
+        <v>270</v>
+      </c>
+      <c r="B124" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="C124" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="D124" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="E124" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="F124" s="14">
+        <v>14700</v>
+      </c>
+      <c r="G124" s="11" t="s">
+        <v>274</v>
+      </c>
+      <c r="H124" s="11" t="s">
+        <v>275</v>
+      </c>
+      <c r="I124" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="J124" s="11" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="125" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A125" s="25" t="s">
+        <v>270</v>
+      </c>
+      <c r="B125" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="C125" s="26" t="s">
+        <v>276</v>
+      </c>
+      <c r="D125" s="27" t="s">
+        <v>277</v>
+      </c>
+      <c r="E125" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="F125" s="29">
+        <v>1688732</v>
+      </c>
+      <c r="G125" s="26" t="s">
+        <v>278</v>
+      </c>
+      <c r="H125" s="26" t="s">
+        <v>279</v>
+      </c>
+      <c r="I125" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="J125" s="26" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="126" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A126" s="20" t="s">
+        <v>270</v>
+      </c>
+      <c r="B126" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="C126" s="21" t="s">
+        <v>280</v>
+      </c>
+      <c r="D126" s="22" t="s">
+        <v>40</v>
+      </c>
+      <c r="E126" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="F126" s="24">
+        <v>295000</v>
+      </c>
+      <c r="G126" s="21" t="s">
+        <v>281</v>
+      </c>
+      <c r="H126" s="21" t="s">
+        <v>281</v>
+      </c>
+      <c r="I126" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="J126" s="21" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="127" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A127" s="20" t="s">
+        <v>270</v>
+      </c>
+      <c r="B127" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="C127" s="21" t="s">
+        <v>282</v>
+      </c>
+      <c r="D127" s="22" t="s">
+        <v>40</v>
+      </c>
+      <c r="E127" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="F127" s="24">
+        <v>200000</v>
+      </c>
+      <c r="G127" s="21" t="s">
+        <v>283</v>
+      </c>
+      <c r="H127" s="21" t="s">
+        <v>283</v>
+      </c>
+      <c r="I127" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="J127" s="21" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="128" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A128" s="25" t="s">
+        <v>270</v>
+      </c>
+      <c r="B128" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="C128" s="26" t="s">
+        <v>185</v>
+      </c>
+      <c r="D128" s="27" t="s">
+        <v>71</v>
+      </c>
+      <c r="E128" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="F128" s="29">
+        <v>581580</v>
+      </c>
+      <c r="G128" s="26" t="s">
+        <v>284</v>
+      </c>
+      <c r="H128" s="26" t="s">
+        <v>285</v>
+      </c>
+      <c r="I128" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="J128" s="26" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="129" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A129" s="25" t="s">
+        <v>286</v>
+      </c>
+      <c r="B129" s="26" t="s">
+        <v>287</v>
+      </c>
+      <c r="C129" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="D129" s="27" t="s">
+        <v>71</v>
+      </c>
+      <c r="E129" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="F129" s="29">
+        <v>15000</v>
+      </c>
+      <c r="G129" s="26" t="s">
+        <v>288</v>
+      </c>
+      <c r="H129" s="26" t="s">
+        <v>288</v>
+      </c>
+      <c r="I129" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="J129" s="26" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="130" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A130" s="5" t="s">
+        <v>286</v>
+      </c>
+      <c r="B130" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C130" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D130" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E130" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F130" s="9">
+        <v>750</v>
+      </c>
+      <c r="G130" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="H130" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="I130" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="J130" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="131" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A131" s="5" t="s">
+        <v>286</v>
+      </c>
+      <c r="B131" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C131" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D131" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E131" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F131" s="9">
+        <v>1500</v>
+      </c>
+      <c r="G131" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="H131" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="I131" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="J131" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="132" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A132" s="10" t="s">
+        <v>286</v>
+      </c>
+      <c r="B132" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="C132" s="11" t="s">
+        <v>289</v>
+      </c>
+      <c r="D132" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="E132" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="F132" s="14">
+        <v>190000</v>
+      </c>
+      <c r="G132" s="11" t="s">
+        <v>290</v>
+      </c>
+      <c r="H132" s="11" t="s">
+        <v>290</v>
+      </c>
+      <c r="I132" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="J132" s="11" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="133" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A133" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="B133" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C133" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D133" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E133" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F133" s="9">
+        <v>885000</v>
+      </c>
+      <c r="G133" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="H133" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="I133" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="J133" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="134" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A134" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="B134" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C134" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D134" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E134" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F134" s="9">
+        <v>1000000</v>
+      </c>
+      <c r="G134" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="H134" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="I134" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="J134" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="135" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A135" s="30" t="s">
+        <v>291</v>
+      </c>
+      <c r="B135" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="C135" s="31" t="s">
+        <v>292</v>
+      </c>
+      <c r="D135" s="32" t="s">
+        <v>65</v>
+      </c>
+      <c r="E135" s="33" t="s">
+        <v>66</v>
+      </c>
+      <c r="F135" s="34">
+        <v>3973245</v>
+      </c>
+      <c r="G135" s="31" t="s">
+        <v>293</v>
+      </c>
+      <c r="H135" s="31" t="s">
+        <v>294</v>
+      </c>
+      <c r="I135" s="31" t="s">
+        <v>68</v>
+      </c>
+      <c r="J135" s="31" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="136" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A136" s="10" t="s">
+        <v>291</v>
+      </c>
+      <c r="B136" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="C136" s="11" t="s">
+        <v>295</v>
+      </c>
+      <c r="D136" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="E136" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="F136" s="14">
+        <v>27000</v>
+      </c>
+      <c r="G136" s="11" t="s">
+        <v>296</v>
+      </c>
+      <c r="H136" s="11" t="s">
+        <v>296</v>
+      </c>
+      <c r="I136" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="J136" s="11" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="137" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A137" s="15" t="s">
+        <v>291</v>
+      </c>
+      <c r="B137" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="C137" s="16" t="s">
+        <v>236</v>
+      </c>
+      <c r="D137" s="17" t="s">
+        <v>54</v>
+      </c>
+      <c r="E137" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="F137" s="19">
+        <v>4240</v>
+      </c>
+      <c r="G137" s="16" t="s">
+        <v>297</v>
+      </c>
+      <c r="H137" s="16" t="s">
+        <v>297</v>
+      </c>
+      <c r="I137" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="J137" s="16" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="138" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A138" s="25" t="s">
+        <v>291</v>
+      </c>
+      <c r="B138" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="C138" s="26" t="s">
+        <v>129</v>
+      </c>
+      <c r="D138" s="27" t="s">
+        <v>130</v>
+      </c>
+      <c r="E138" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="F138" s="29">
+        <v>36960</v>
+      </c>
+      <c r="G138" s="26" t="s">
+        <v>298</v>
+      </c>
+      <c r="H138" s="26" t="s">
+        <v>298</v>
+      </c>
+      <c r="I138" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="J138" s="26" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="139" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A139" s="25" t="s">
+        <v>291</v>
+      </c>
+      <c r="B139" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="C139" s="26" t="s">
+        <v>220</v>
+      </c>
+      <c r="D139" s="27" t="s">
+        <v>299</v>
+      </c>
+      <c r="E139" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="F139" s="29">
+        <v>115000</v>
+      </c>
+      <c r="G139" s="26" t="s">
+        <v>300</v>
+      </c>
+      <c r="H139" s="26" t="s">
+        <v>300</v>
+      </c>
+      <c r="I139" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="J139" s="26" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="140" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A140" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="B140" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C140" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="E4" s="7">
-[...2 lines deleted...]
-      <c r="F4" s="8" t="s">
+      <c r="D140" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E140" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F140" s="9">
+        <v>121.4</v>
+      </c>
+      <c r="G140" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="H140" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="I140" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="J140" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="141" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A141" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="B141" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C141" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D141" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E141" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F141" s="9">
+        <v>480000</v>
+      </c>
+      <c r="G141" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="H141" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="I141" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="J141" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="142" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A142" s="20" t="s">
+        <v>291</v>
+      </c>
+      <c r="B142" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="C142" s="21" t="s">
+        <v>301</v>
+      </c>
+      <c r="D142" s="22" t="s">
+        <v>40</v>
+      </c>
+      <c r="E142" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="F142" s="24">
+        <v>317932</v>
+      </c>
+      <c r="G142" s="21" t="s">
+        <v>302</v>
+      </c>
+      <c r="H142" s="21" t="s">
+        <v>302</v>
+      </c>
+      <c r="I142" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="J142" s="21" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="143" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A143" s="25" t="s">
+        <v>291</v>
+      </c>
+      <c r="B143" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="C143" s="26" t="s">
+        <v>303</v>
+      </c>
+      <c r="D143" s="27" t="s">
+        <v>304</v>
+      </c>
+      <c r="E143" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="F143" s="29">
+        <v>158250.85</v>
+      </c>
+      <c r="G143" s="26" t="s">
+        <v>305</v>
+      </c>
+      <c r="H143" s="26" t="s">
+        <v>306</v>
+      </c>
+      <c r="I143" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="J143" s="26" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="144" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A144" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="B144" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C144" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D144" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E144" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F144" s="9">
+        <v>20000</v>
+      </c>
+      <c r="G144" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="H144" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="I144" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="J144" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="145" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A145" s="25" t="s">
+        <v>291</v>
+      </c>
+      <c r="B145" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="C145" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="D145" s="27" t="s">
+        <v>71</v>
+      </c>
+      <c r="E145" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="F145" s="29">
+        <v>10000</v>
+      </c>
+      <c r="G145" s="26" t="s">
+        <v>307</v>
+      </c>
+      <c r="H145" s="26" t="s">
+        <v>307</v>
+      </c>
+      <c r="I145" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="J145" s="26" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="146" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A146" s="10" t="s">
+        <v>291</v>
+      </c>
+      <c r="B146" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="C146" s="11" t="s">
+        <v>222</v>
+      </c>
+      <c r="D146" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="E146" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="F146" s="14">
+        <v>16660</v>
+      </c>
+      <c r="G146" s="11" t="s">
+        <v>308</v>
+      </c>
+      <c r="H146" s="11" t="s">
+        <v>308</v>
+      </c>
+      <c r="I146" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="J146" s="11" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="147" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A147" s="5" t="s">
+        <v>309</v>
+      </c>
+      <c r="B147" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C147" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D147" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E147" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F147" s="9">
+        <v>14311.19</v>
+      </c>
+      <c r="G147" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="H147" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="I147" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="J147" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="148" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A148" s="5" t="s">
+        <v>309</v>
+      </c>
+      <c r="B148" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C148" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D148" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E148" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F148" s="9">
+        <v>2990</v>
+      </c>
+      <c r="G148" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="H148" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="I148" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="J148" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="149" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A149" s="10" t="s">
+        <v>309</v>
+      </c>
+      <c r="B149" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="C149" s="11" t="s">
+        <v>310</v>
+      </c>
+      <c r="D149" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="E149" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="F149" s="14">
+        <v>20000</v>
+      </c>
+      <c r="G149" s="11" t="s">
+        <v>311</v>
+      </c>
+      <c r="H149" s="11" t="s">
+        <v>312</v>
+      </c>
+      <c r="I149" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="J149" s="11" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="150" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A150" s="5" t="s">
+        <v>313</v>
+      </c>
+      <c r="B150" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C150" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D150" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E150" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F150" s="9">
+        <v>70.68</v>
+      </c>
+      <c r="G150" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="H150" s="6" t="s">
+        <v>314</v>
+      </c>
+      <c r="I150" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="J150" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="151" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A151" s="5" t="s">
+        <v>315</v>
+      </c>
+      <c r="B151" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C151" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D151" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E151" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F151" s="9">
+        <v>103.6</v>
+      </c>
+      <c r="G151" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="H151" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="I151" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="J151" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="152" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A152" s="5" t="s">
+        <v>315</v>
+      </c>
+      <c r="B152" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C152" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D152" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E152" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F152" s="9">
+        <v>51.8</v>
+      </c>
+      <c r="G152" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="H152" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="I152" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="J152" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="153" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A153" s="5" t="s">
+        <v>315</v>
+      </c>
+      <c r="B153" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C153" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D153" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E153" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F153" s="9">
+        <v>320.6</v>
+      </c>
+      <c r="G153" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="H153" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="I153" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="J153" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="154" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A154" s="5" t="s">
+        <v>315</v>
+      </c>
+      <c r="B154" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C154" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D154" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E154" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F154" s="9">
+        <v>160.3</v>
+      </c>
+      <c r="G154" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="H154" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="I154" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="J154" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="155" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A155" s="5" t="s">
+        <v>315</v>
+      </c>
+      <c r="B155" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C155" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D155" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E155" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F155" s="9">
+        <v>919.32</v>
+      </c>
+      <c r="G155" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="H155" s="6" t="s">
+        <v>314</v>
+      </c>
+      <c r="I155" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="J155" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="156" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A156" s="25" t="s">
+        <v>315</v>
+      </c>
+      <c r="B156" s="26" t="s">
+        <v>287</v>
+      </c>
+      <c r="C156" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="D156" s="27" t="s">
+        <v>71</v>
+      </c>
+      <c r="E156" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="F156" s="29">
+        <v>1036</v>
+      </c>
+      <c r="G156" s="26" t="s">
+        <v>316</v>
+      </c>
+      <c r="H156" s="26" t="s">
+        <v>316</v>
+      </c>
+      <c r="I156" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="J156" s="26" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="157" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A157" s="25" t="s">
+        <v>315</v>
+      </c>
+      <c r="B157" s="26" t="s">
+        <v>287</v>
+      </c>
+      <c r="C157" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="D157" s="27" t="s">
+        <v>71</v>
+      </c>
+      <c r="E157" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="F157" s="29">
+        <v>3206</v>
+      </c>
+      <c r="G157" s="26" t="s">
+        <v>317</v>
+      </c>
+      <c r="H157" s="26" t="s">
+        <v>317</v>
+      </c>
+      <c r="I157" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="J157" s="26" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="158" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A158" s="30" t="s">
+        <v>318</v>
+      </c>
+      <c r="B158" s="31" t="s">
+        <v>165</v>
+      </c>
+      <c r="C158" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D158" s="32" t="s">
+        <v>65</v>
+      </c>
+      <c r="E158" s="33" t="s">
+        <v>66</v>
+      </c>
+      <c r="F158" s="34">
+        <v>5939740.92</v>
+      </c>
+      <c r="G158" s="31" t="s">
+        <v>319</v>
+      </c>
+      <c r="H158" s="31" t="s">
+        <v>319</v>
+      </c>
+      <c r="I158" s="31" t="s">
+        <v>68</v>
+      </c>
+      <c r="J158" s="31" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="159" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A159" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="B159" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C159" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D159" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E159" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F159" s="9">
+        <v>593974.09</v>
+      </c>
+      <c r="G159" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="H159" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="I159" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="J159" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="160" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A160" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="B160" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C160" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D160" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E160" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F160" s="9">
+        <v>296987.04</v>
+      </c>
+      <c r="G160" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="H160" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="I160" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="J160" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="161" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A161" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="B161" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C161" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D161" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E161" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F161" s="9">
+        <v>254</v>
+      </c>
+      <c r="G161" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="H161" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="I161" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="J161" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="162" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A162" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="B162" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C162" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D162" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E162" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F162" s="9">
+        <v>107</v>
+      </c>
+      <c r="G162" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="H162" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="I162" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="J162" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="163" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A163" s="25" t="s">
+        <v>318</v>
+      </c>
+      <c r="B163" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="C163" s="26" t="s">
+        <v>58</v>
+      </c>
+      <c r="D163" s="27" t="s">
+        <v>54</v>
+      </c>
+      <c r="E163" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="F163" s="29">
+        <v>2800</v>
+      </c>
+      <c r="G163" s="26" t="s">
+        <v>320</v>
+      </c>
+      <c r="H163" s="26" t="s">
+        <v>320</v>
+      </c>
+      <c r="I163" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="J163" s="26" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="164" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A164" s="25" t="s">
+        <v>318</v>
+      </c>
+      <c r="B164" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="C164" s="26" t="s">
+        <v>58</v>
+      </c>
+      <c r="D164" s="27" t="s">
+        <v>54</v>
+      </c>
+      <c r="E164" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="F164" s="29">
+        <v>17500</v>
+      </c>
+      <c r="G164" s="26" t="s">
+        <v>321</v>
+      </c>
+      <c r="H164" s="26" t="s">
+        <v>321</v>
+      </c>
+      <c r="I164" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="J164" s="26" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="165" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A165" s="25" t="s">
+        <v>322</v>
+      </c>
+      <c r="B165" s="26" t="s">
+        <v>139</v>
+      </c>
+      <c r="C165" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="D165" s="27" t="s">
+        <v>125</v>
+      </c>
+      <c r="E165" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="F165" s="29">
+        <v>2359665</v>
+      </c>
+      <c r="G165" s="26" t="s">
+        <v>323</v>
+      </c>
+      <c r="H165" s="26" t="s">
+        <v>323</v>
+      </c>
+      <c r="I165" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="J165" s="26" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="166" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A166" s="5" t="s">
+        <v>322</v>
+      </c>
+      <c r="B166" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C166" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D166" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E166" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F166" s="9">
+        <v>117983.25</v>
+      </c>
+      <c r="G166" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="H166" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="I166" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="J166" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="167" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A167" s="5" t="s">
+        <v>322</v>
+      </c>
+      <c r="B167" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C167" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D167" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E167" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F167" s="9">
+        <v>235966.5</v>
+      </c>
+      <c r="G167" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="H167" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="I167" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="J167" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="168" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A168" s="15" t="s">
+        <v>322</v>
+      </c>
+      <c r="B168" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="C168" s="16" t="s">
+        <v>324</v>
+      </c>
+      <c r="D168" s="17" t="s">
+        <v>54</v>
+      </c>
+      <c r="E168" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="F168" s="19">
+        <v>130000</v>
+      </c>
+      <c r="G168" s="16" t="s">
+        <v>325</v>
+      </c>
+      <c r="H168" s="16" t="s">
+        <v>326</v>
+      </c>
+      <c r="I168" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="J168" s="16" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="169" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A169" s="5" t="s">
+        <v>322</v>
+      </c>
+      <c r="B169" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C169" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D169" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E169" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F169" s="9">
+        <v>519</v>
+      </c>
+      <c r="G169" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="H169" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="I169" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="J169" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="170" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A170" s="5" t="s">
+        <v>322</v>
+      </c>
+      <c r="B170" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C170" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D170" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E170" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F170" s="9">
+        <v>1379</v>
+      </c>
+      <c r="G170" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="H170" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="I170" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="J170" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="171" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A171" s="10" t="s">
+        <v>322</v>
+      </c>
+      <c r="B171" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="C171" s="11" t="s">
+        <v>327</v>
+      </c>
+      <c r="D171" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="G4" s="8" t="s">
+      <c r="E171" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="H4" s="8" t="s">
-[...13 lines deleted...]
-      <c r="C5" s="9" t="s">
+      <c r="F171" s="14">
+        <v>44000</v>
+      </c>
+      <c r="G171" s="11" t="s">
+        <v>328</v>
+      </c>
+      <c r="H171" s="11" t="s">
+        <v>329</v>
+      </c>
+      <c r="I171" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="J171" s="11" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="172" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A172" s="25" t="s">
+        <v>322</v>
+      </c>
+      <c r="B172" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="C172" s="26" t="s">
+        <v>185</v>
+      </c>
+      <c r="D172" s="27" t="s">
+        <v>71</v>
+      </c>
+      <c r="E172" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="F172" s="29">
+        <v>12320</v>
+      </c>
+      <c r="G172" s="26" t="s">
+        <v>330</v>
+      </c>
+      <c r="H172" s="26" t="s">
+        <v>330</v>
+      </c>
+      <c r="I172" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="J172" s="26" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="173" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A173" s="5" t="s">
+        <v>322</v>
+      </c>
+      <c r="B173" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C173" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D173" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E173" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F173" s="9">
+        <v>501.94</v>
+      </c>
+      <c r="G173" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="D5" s="10" t="s">
-[...5 lines deleted...]
-      <c r="F5" s="12" t="s">
+      <c r="H173" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="G5" s="12" t="s">
-[...16 lines deleted...]
-      <c r="C6" s="13" t="s">
+      <c r="I173" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="J173" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="174" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A174" s="15" t="s">
+        <v>322</v>
+      </c>
+      <c r="B174" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="C174" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="D174" s="17" t="s">
+        <v>54</v>
+      </c>
+      <c r="E174" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="F174" s="19">
+        <v>42294</v>
+      </c>
+      <c r="G174" s="16" t="s">
+        <v>331</v>
+      </c>
+      <c r="H174" s="16" t="s">
+        <v>331</v>
+      </c>
+      <c r="I174" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="J174" s="16" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="175" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A175" s="25" t="s">
+        <v>322</v>
+      </c>
+      <c r="B175" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="C175" s="26" t="s">
+        <v>238</v>
+      </c>
+      <c r="D175" s="27" t="s">
+        <v>239</v>
+      </c>
+      <c r="E175" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="F175" s="29">
+        <v>176034.6</v>
+      </c>
+      <c r="G175" s="26" t="s">
+        <v>332</v>
+      </c>
+      <c r="H175" s="26" t="s">
+        <v>333</v>
+      </c>
+      <c r="I175" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="J175" s="26" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="176" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A176" s="25" t="s">
+        <v>322</v>
+      </c>
+      <c r="B176" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="C176" s="26" t="s">
+        <v>301</v>
+      </c>
+      <c r="D176" s="27" t="s">
+        <v>239</v>
+      </c>
+      <c r="E176" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="F176" s="29">
+        <v>79484</v>
+      </c>
+      <c r="G176" s="26" t="s">
+        <v>334</v>
+      </c>
+      <c r="H176" s="26" t="s">
+        <v>334</v>
+      </c>
+      <c r="I176" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="J176" s="26" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="177" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A177" s="10" t="s">
+        <v>322</v>
+      </c>
+      <c r="B177" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="C177" s="11" t="s">
+        <v>289</v>
+      </c>
+      <c r="D177" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="E177" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="F177" s="14">
+        <v>122239</v>
+      </c>
+      <c r="G177" s="11" t="s">
+        <v>335</v>
+      </c>
+      <c r="H177" s="11" t="s">
+        <v>335</v>
+      </c>
+      <c r="I177" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="J177" s="11" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="178" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A178" s="10" t="s">
+        <v>322</v>
+      </c>
+      <c r="B178" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="C178" s="11" t="s">
+        <v>222</v>
+      </c>
+      <c r="D178" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="E178" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="F178" s="14">
+        <v>75720</v>
+      </c>
+      <c r="G178" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="H178" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="I178" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="J178" s="11" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="179" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A179" s="25" t="s">
+        <v>322</v>
+      </c>
+      <c r="B179" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="C179" s="26" t="s">
+        <v>337</v>
+      </c>
+      <c r="D179" s="27" t="s">
+        <v>170</v>
+      </c>
+      <c r="E179" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="F179" s="29">
+        <v>1044566</v>
+      </c>
+      <c r="G179" s="26" t="s">
+        <v>338</v>
+      </c>
+      <c r="H179" s="26" t="s">
+        <v>339</v>
+      </c>
+      <c r="I179" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="J179" s="26" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="180" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A180" s="10" t="s">
+        <v>340</v>
+      </c>
+      <c r="B180" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="C180" s="11" t="s">
+        <v>276</v>
+      </c>
+      <c r="D180" s="12" t="s">
         <v>26</v>
       </c>
-      <c r="D6" s="14" t="s">
-[...28 lines deleted...]
-      <c r="D7" s="6" t="s">
+      <c r="E180" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="F180" s="14">
+        <v>191852</v>
+      </c>
+      <c r="G180" s="11" t="s">
+        <v>341</v>
+      </c>
+      <c r="H180" s="11" t="s">
+        <v>342</v>
+      </c>
+      <c r="I180" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="J180" s="11" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="181" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A181" s="10" t="s">
+        <v>343</v>
+      </c>
+      <c r="B181" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="C181" s="11" t="s">
+        <v>344</v>
+      </c>
+      <c r="D181" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="E181" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="F181" s="14">
+        <v>72000</v>
+      </c>
+      <c r="G181" s="11" t="s">
+        <v>345</v>
+      </c>
+      <c r="H181" s="11" t="s">
+        <v>346</v>
+      </c>
+      <c r="I181" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="J181" s="11" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="182" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A182" s="15" t="s">
+        <v>343</v>
+      </c>
+      <c r="B182" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="C182" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="D182" s="17" t="s">
+        <v>54</v>
+      </c>
+      <c r="E182" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="F182" s="19">
+        <v>95314</v>
+      </c>
+      <c r="G182" s="16" t="s">
+        <v>347</v>
+      </c>
+      <c r="H182" s="16" t="s">
+        <v>347</v>
+      </c>
+      <c r="I182" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="J182" s="16" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="183" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A183" s="10" t="s">
+        <v>343</v>
+      </c>
+      <c r="B183" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="C183" s="11" t="s">
+        <v>124</v>
+      </c>
+      <c r="D183" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="E183" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="F183" s="14">
+        <v>10000</v>
+      </c>
+      <c r="G183" s="11" t="s">
+        <v>348</v>
+      </c>
+      <c r="H183" s="11" t="s">
+        <v>348</v>
+      </c>
+      <c r="I183" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="J183" s="11" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="184" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A184" s="25" t="s">
+        <v>343</v>
+      </c>
+      <c r="B184" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="C184" s="26" t="s">
+        <v>276</v>
+      </c>
+      <c r="D184" s="27" t="s">
+        <v>277</v>
+      </c>
+      <c r="E184" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="F184" s="29">
+        <v>783941</v>
+      </c>
+      <c r="G184" s="26" t="s">
+        <v>349</v>
+      </c>
+      <c r="H184" s="26" t="s">
+        <v>350</v>
+      </c>
+      <c r="I184" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="J184" s="26" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="185" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A185" s="25" t="s">
+        <v>343</v>
+      </c>
+      <c r="B185" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="C185" s="26" t="s">
+        <v>282</v>
+      </c>
+      <c r="D185" s="27" t="s">
+        <v>125</v>
+      </c>
+      <c r="E185" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="F185" s="29">
+        <v>36000</v>
+      </c>
+      <c r="G185" s="26" t="s">
+        <v>351</v>
+      </c>
+      <c r="H185" s="26" t="s">
+        <v>351</v>
+      </c>
+      <c r="I185" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="J185" s="26" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="186" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A186" s="25" t="s">
+        <v>343</v>
+      </c>
+      <c r="B186" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="C186" s="26" t="s">
+        <v>303</v>
+      </c>
+      <c r="D186" s="27" t="s">
+        <v>304</v>
+      </c>
+      <c r="E186" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="F186" s="29">
+        <v>188760.85</v>
+      </c>
+      <c r="G186" s="26" t="s">
+        <v>352</v>
+      </c>
+      <c r="H186" s="26" t="s">
+        <v>353</v>
+      </c>
+      <c r="I186" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="J186" s="26" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="187" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A187" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="B187" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C187" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="7">
-[...2 lines deleted...]
-      <c r="F7" s="8" t="s">
+      <c r="D187" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E187" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F187" s="9">
+        <v>1032.14</v>
+      </c>
+      <c r="G187" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="H187" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="I187" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="J187" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="188" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A188" s="25" t="s">
+        <v>343</v>
+      </c>
+      <c r="B188" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="C188" s="26" t="s">
+        <v>234</v>
+      </c>
+      <c r="D188" s="27" t="s">
+        <v>125</v>
+      </c>
+      <c r="E188" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="F188" s="29">
+        <v>20000</v>
+      </c>
+      <c r="G188" s="26" t="s">
+        <v>354</v>
+      </c>
+      <c r="H188" s="26" t="s">
+        <v>354</v>
+      </c>
+      <c r="I188" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="J188" s="26" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="189" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A189" s="25" t="s">
+        <v>343</v>
+      </c>
+      <c r="B189" s="26" t="s">
+        <v>276</v>
+      </c>
+      <c r="C189" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="D189" s="27" t="s">
+        <v>277</v>
+      </c>
+      <c r="E189" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="F189" s="29">
+        <v>164166.8</v>
+      </c>
+      <c r="G189" s="26" t="s">
+        <v>355</v>
+      </c>
+      <c r="H189" s="26" t="s">
+        <v>355</v>
+      </c>
+      <c r="I189" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="J189" s="26" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="190" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A190" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="B190" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C190" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D190" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E190" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F190" s="9">
+        <v>8208.34</v>
+      </c>
+      <c r="G190" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="H190" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="I190" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="J190" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="191" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A191" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="B191" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C191" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D191" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E191" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F191" s="9">
+        <v>16416.68</v>
+      </c>
+      <c r="G191" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="H191" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="I191" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="J191" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="192" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A192" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="B192" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C192" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D192" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E192" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F192" s="9">
+        <v>643.77</v>
+      </c>
+      <c r="G192" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="H192" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="I192" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="J192" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="193" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A193" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="B193" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C193" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D193" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E193" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F193" s="9">
+        <v>1287.54</v>
+      </c>
+      <c r="G193" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="H193" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="I193" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="J193" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="194" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A194" s="30" t="s">
+        <v>343</v>
+      </c>
+      <c r="B194" s="31" t="s">
+        <v>257</v>
+      </c>
+      <c r="C194" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D194" s="32" t="s">
+        <v>65</v>
+      </c>
+      <c r="E194" s="33" t="s">
+        <v>66</v>
+      </c>
+      <c r="F194" s="34">
+        <v>12875.45</v>
+      </c>
+      <c r="G194" s="31" t="s">
+        <v>356</v>
+      </c>
+      <c r="H194" s="31" t="s">
+        <v>356</v>
+      </c>
+      <c r="I194" s="31" t="s">
+        <v>68</v>
+      </c>
+      <c r="J194" s="31" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="195" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A195" s="15" t="s">
+        <v>357</v>
+      </c>
+      <c r="B195" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="C195" s="16" t="s">
+        <v>358</v>
+      </c>
+      <c r="D195" s="17" t="s">
+        <v>54</v>
+      </c>
+      <c r="E195" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="G7" s="8" t="s">
-[...48 lines deleted...]
-      <c r="D9" s="6" t="s">
+      <c r="F195" s="19">
+        <v>432845</v>
+      </c>
+      <c r="G195" s="16" t="s">
+        <v>359</v>
+      </c>
+      <c r="H195" s="16" t="s">
+        <v>359</v>
+      </c>
+      <c r="I195" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="J195" s="16" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="196" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A196" s="5" t="s">
+        <v>357</v>
+      </c>
+      <c r="B196" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C196" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="E9" s="7">
-[...121 lines deleted...]
-      <c r="G13" s="8" t="s">
+      <c r="D196" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E196" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F196" s="9">
+        <v>19167.17</v>
+      </c>
+      <c r="G196" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="H196" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="I196" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="J196" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="197" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A197" s="10" t="s">
+        <v>360</v>
+      </c>
+      <c r="B197" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="C197" s="11" t="s">
+        <v>361</v>
+      </c>
+      <c r="D197" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="E197" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="H13" s="8" t="s">
-[...3180 lines deleted...]
-      <c r="E123" s="19">
+      <c r="F197" s="14">
         <v>160000</v>
       </c>
-      <c r="F123" s="20" t="s">
-[...2155 lines deleted...]
-        <v>15</v>
+      <c r="G197" s="11" t="s">
+        <v>362</v>
+      </c>
+      <c r="H197" s="11" t="s">
+        <v>363</v>
+      </c>
+      <c r="I197" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="J197" s="11" t="s">
+        <v>17</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">